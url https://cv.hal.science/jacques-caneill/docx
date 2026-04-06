--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JACQUES CANEILL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1654-8746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093697856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a field experiment and literature to model the regrowth probability of perennial storage organs fragmented by tillage: Case study of Cirsium arvense (L.) Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.106279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2024.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based 3D modelling of root systems in heterogeneous plant canopies at the multiannual scale. Case study with a weed dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 440, pp.109376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop competition in winter wheat has a higher potential than farming practices to regulate weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (10), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Serres : du &amp;quot;Théâtre d'agriculture&amp;quot; au &amp;quot;Livre de raison&amp;quot; : points de vue croisés d'un économiste et d'un agronome en 8 &amp;quot;Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of weed seed movement in response to superficial tillage tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Développement régional et territorial, un défit pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial lucerne affects weed community trajectories in grain crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.331 - 340. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting weed species composition in perennial alfalfas and six annual crops: implications for integrated weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. II. Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. I. Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Christmas rose (Helleborus niger L.) populations and its potential use in genetic breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta Biologica Cracoviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (47), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model the effects of farming practices on weed emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.2 - 17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2004.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement en agronomie pour les établissements d'enseignement supérieur du Ministère de l'Agriculture et de la Pêche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (4), pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral seed bank movements during mouldboard ploughing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental isotopes for field study of water infiltration in the ploughed soil layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 355, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : méthode d'analyse et évaluation des conséquences de l'état initial du sol sur l'état transformé par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : methode d'analyse et evaluation des consequences de l'etat initial du sol sur l'etat transforme par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l'état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l’état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 15 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destination des dejections animales en montagne : un enjeu pour les relations entre activite agricole et preservation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 123, pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne conduite culturale : rendement optimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 243, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse I. - Protocole et méthode d’étude d’un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse I. - Protocole et méthode d'étude d'un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs. Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy in Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'innovation agronomique copraa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, copraa, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Motton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds? From field experiment to modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brise Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GCHP2E, GIS - Grande Culture à Hautes Performances Economiques et Environnementales, France., Dec 2015, Paris, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrobioSE - Biodiversity and ecosystem services in intensive cereal systems: an agro-ecology agenda for meeting French National ECOPHYTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seeds movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of moldboard ploughing, in interaction with soil structure, on seed bank movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term effects of cropping systems on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of the international soil tillage research organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le rendement de cultures de betterave a sucre et des indices de vegetation calcules a partir d'images LANDSAT MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1988, Aussois (Modane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between the sugar-beet yield and vegetation indices calculated from Landsat MSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser l’effet du travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying crop rotations with perennial forage crops: potential benefits for weed management & farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesellschaft für Ökologie 40th Anniversary Meeting “The future of biodiversity: Genes, Species, Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on weed seed dispersal in fields, in interaction with soil structure and tillage depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Weed Science Congress, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. 1p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agronomes pour demain : Accompagner la diversité des agricultures pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 96 p., 2008, 978-2-7592-0170-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des approches, méthodes et outils de l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Agronomie : de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.69-125, 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner le choix d’un itinéraire d’implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 978-2-7592-2955-0 9782759229567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction du chapitre « composantes physiques de la fertilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2006, 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement de la betterave sucriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement des principales cultures annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994, 2-7380-0537-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant breeding for mankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 355, ISHS, 1994, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD : Agroécologie, expérimenter à l'échelle du paysage et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ cultivé au bassin d'approvisionnement ; contributions méthodologiques à une ingénierie agronomique. Tome I et II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris-Grignon, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01894525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JACQUES CANEILL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1654-8746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093697856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a field experiment and literature to model the regrowth probability of perennial storage organs fragmented by tillage: Case study of Cirsium arvense (L.) Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.106279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2024.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based 3D modelling of root systems in heterogeneous plant canopies at the multiannual scale. Case study with a weed dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 440, pp.109376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop competition in winter wheat has a higher potential than farming practices to regulate weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (10), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of weed seed movement in response to superficial tillage tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Serres : du &amp;quot;Théâtre d'agriculture&amp;quot; au &amp;quot;Livre de raison&amp;quot; : points de vue croisés d'un économiste et d'un agronome en 8 &amp;quot;Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Développement régional et territorial, un défit pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting weed species composition in perennial alfalfas and six annual crops: implications for integrated weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial lucerne affects weed community trajectories in grain crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.331 - 340. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. II. Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. I. Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Christmas rose (Helleborus niger L.) populations and its potential use in genetic breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta Biologica Cracoviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (47), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model the effects of farming practices on weed emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.2 - 17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2004.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement en agronomie pour les établissements d'enseignement supérieur du Ministère de l'Agriculture et de la Pêche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (4), pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral seed bank movements during mouldboard ploughing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental isotopes for field study of water infiltration in the ploughed soil layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 355, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : methode d'analyse et evaluation des consequences de l'etat initial du sol sur l'etat transforme par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : méthode d'analyse et évaluation des conséquences de l'état initial du sol sur l'état transformé par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l'état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l’état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 15 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destination des dejections animales en montagne : un enjeu pour les relations entre activite agricole et preservation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 123, pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne conduite culturale : rendement optimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 243, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse I. - Protocole et méthode d’étude d’un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse I. - Protocole et méthode d'étude d'un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs. Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy in Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'innovation agronomique copraa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, copraa, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds? From field experiment to modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brise Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Motton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GCHP2E, GIS - Grande Culture à Hautes Performances Economiques et Environnementales, France., Dec 2015, Paris, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrobioSE - Biodiversity and ecosystem services in intensive cereal systems: an agro-ecology agenda for meeting French National ECOPHYTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seeds movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of moldboard ploughing, in interaction with soil structure, on seed bank movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term effects of cropping systems on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of the international soil tillage research organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le rendement de cultures de betterave a sucre et des indices de vegetation calcules a partir d'images LANDSAT MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1988, Aussois (Modane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between the sugar-beet yield and vegetation indices calculated from Landsat MSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser l’effet du travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying crop rotations with perennial forage crops: potential benefits for weed management & farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesellschaft für Ökologie 40th Anniversary Meeting “The future of biodiversity: Genes, Species, Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on weed seed dispersal in fields, in interaction with soil structure and tillage depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Weed Science Congress, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. 1p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agronomes pour demain : Accompagner la diversité des agricultures pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 96 p., 2008, 978-2-7592-0170-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des approches, méthodes et outils de l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Agronomie : de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.69-125, 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner le choix d’un itinéraire d’implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 978-2-7592-2955-0 9782759229567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction du chapitre « composantes physiques de la fertilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2006, 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement de la betterave sucriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement des principales cultures annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994, 2-7380-0537-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant breeding for mankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 355, ISHS, 1994, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD : Agroécologie, expérimenter à l'échelle du paysage et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ cultivé au bassin d'approvisionnement ; contributions méthodologiques à une ingénierie agronomique. Tome I et II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris-Grignon, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01894525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55BAEA3F"/>
+    <w:nsid w:val="B57B23F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-caneill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093697856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04721747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03176760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2013.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15K1FZR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01644347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Waldhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00784.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHMN75B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#252;rr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8BSK80V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWFJ2CR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2004.00428.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3D14F56B73F7E153F48966DA31F3B043D52F10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger Estrade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Coulomb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Motton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Mosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01912879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01894525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-caneill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093697856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04721747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03176760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2013.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15K1FZR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01644347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Waldhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00784.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHMN75B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#252;rr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8BSK80V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWFJ2CR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2004.00428.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3D14F56B73F7E153F48966DA31F3B043D52F10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger Estrade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Coulomb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Mosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Motton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01912879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01894525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>