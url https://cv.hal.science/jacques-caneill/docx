--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JACQUES CANEILL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1654-8746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093697856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a field experiment and literature to model the regrowth probability of perennial storage organs fragmented by tillage: Case study of Cirsium arvense (L.) Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.106279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2024.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based 3D modelling of root systems in heterogeneous plant canopies at the multiannual scale. Case study with a weed dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 440, pp.109376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop competition in winter wheat has a higher potential than farming practices to regulate weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (10), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of weed seed movement in response to superficial tillage tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Serres : du &amp;quot;Théâtre d'agriculture&amp;quot; au &amp;quot;Livre de raison&amp;quot; : points de vue croisés d'un économiste et d'un agronome en 8 &amp;quot;Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Développement régional et territorial, un défit pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting weed species composition in perennial alfalfas and six annual crops: implications for integrated weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial lucerne affects weed community trajectories in grain crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.331 - 340. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. II. Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. I. Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Christmas rose (Helleborus niger L.) populations and its potential use in genetic breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta Biologica Cracoviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (47), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model the effects of farming practices on weed emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.2 - 17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2004.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement en agronomie pour les établissements d'enseignement supérieur du Ministère de l'Agriculture et de la Pêche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (4), pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral seed bank movements during mouldboard ploughing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental isotopes for field study of water infiltration in the ploughed soil layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 355, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : methode d'analyse et evaluation des consequences de l'etat initial du sol sur l'etat transforme par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : méthode d'analyse et évaluation des conséquences de l'état initial du sol sur l'état transformé par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l'état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l’état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 15 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destination des dejections animales en montagne : un enjeu pour les relations entre activite agricole et preservation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 123, pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne conduite culturale : rendement optimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 243, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse I. - Protocole et méthode d’étude d’un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse I. - Protocole et méthode d'étude d'un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs. Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy in Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'innovation agronomique copraa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, copraa, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds? From field experiment to modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brise Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Motton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GCHP2E, GIS - Grande Culture à Hautes Performances Economiques et Environnementales, France., Dec 2015, Paris, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrobioSE - Biodiversity and ecosystem services in intensive cereal systems: an agro-ecology agenda for meeting French National ECOPHYTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seeds movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of moldboard ploughing, in interaction with soil structure, on seed bank movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term effects of cropping systems on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of the international soil tillage research organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le rendement de cultures de betterave a sucre et des indices de vegetation calcules a partir d'images LANDSAT MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1988, Aussois (Modane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between the sugar-beet yield and vegetation indices calculated from Landsat MSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser l’effet du travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying crop rotations with perennial forage crops: potential benefits for weed management & farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesellschaft für Ökologie 40th Anniversary Meeting “The future of biodiversity: Genes, Species, Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on weed seed dispersal in fields, in interaction with soil structure and tillage depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Weed Science Congress, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. 1p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agronomes pour demain : Accompagner la diversité des agricultures pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 96 p., 2008, 978-2-7592-0170-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des approches, méthodes et outils de l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Agronomie : de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.69-125, 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner le choix d’un itinéraire d’implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 978-2-7592-2955-0 9782759229567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction du chapitre « composantes physiques de la fertilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2006, 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement de la betterave sucriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement des principales cultures annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994, 2-7380-0537-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant breeding for mankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 355, ISHS, 1994, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD : Agroécologie, expérimenter à l'échelle du paysage et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ cultivé au bassin d'approvisionnement ; contributions méthodologiques à une ingénierie agronomique. Tome I et II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris-Grignon, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01894525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JACQUES CANEILL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1654-8746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093697856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a field experiment and literature to model the regrowth probability of perennial storage organs fragmented by tillage: Case study of Cirsium arvense (L.) Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (2), pp.106279. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2024.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based 3D modelling of root systems in heterogeneous plant canopies at the multiannual scale. Case study with a weed dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 440, pp.109376. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop competition in winter wheat has a higher potential than farming practices to regulate weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (10), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Serres : du &amp;quot;Théâtre d'agriculture&amp;quot; au &amp;quot;Livre de raison&amp;quot; : points de vue croisés d'un économiste et d'un agronome en 8 &amp;quot;Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modelling of weed seed movement in response to superficial tillage tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Développement régional et territorial, un défit pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial lucerne affects weed community trajectories in grain crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.331 - 340. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting weed species composition in perennial alfalfas and six annual crops: implications for integrated weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Waldhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rhizosphère bacteria and endomycorrhizal fungi on the growth of Christmas rose (Helleborus niger L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biomass, age and functional traits on regrowth of arable weeds after cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. II. Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlomySys: Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics, tillage and soil climate. I. Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.95 - 112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model the effects of farming practices on weed emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.2 - 17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2004.00428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Christmas rose (Helleborus niger L.) populations and its potential use in genetic breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Susek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta Biologica Cracoviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (47), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel enseignement en agronomie pour les établissements d'enseignement supérieur du Ministère de l'Agriculture et de la Pêche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (4), pp.277-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral seed bank movements during mouldboard ploughing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental isotopes for field study of water infiltration in the ploughed soil layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 355, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l’état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 15 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : méthode d'analyse et évaluation des conséquences de l'état initial du sol sur l'état transformé par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : methode d'analyse et evaluation des consequences de l'etat initial du sol sur l'etat transforme par le labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du sol au labour : évolution de l'état structural au cours du labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destination des dejections animales en montagne : un enjeu pour les relations entre activite agricole et preservation de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 123, pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne conduite culturale : rendement optimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 243, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. III. - Influence des variations pédologiques ; conséquences pour la conduite de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 2 (5), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse I. - Protocole et méthode d'étude d'un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse I. - Protocole et méthode d’étude d’un problème technique régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (7), pp.549-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d’hiver en Champagne crayeuse. II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement et fertilisation azotée du blé d'hiver en Champagne crayeuse II. - Types de réponse à la fumure azotée et application de la méthode du bilan prévisionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 1 (9), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs. Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds from storage-organ fragments? From field experiment to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy in Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel travail du sol pour réduire la régénération des adventices vivaces à partir de fragments de leurs organes de stockage ? Une étude sur le chardon des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'innovation agronomique copraa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, copraa, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Motton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which tillage to limit regrowth of perennial weeds? From field experiment to modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solèmne Skorupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brise Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier les effets des opérations de travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Grande Culture à Hautes Performances Economiques et Environnementales (GCHP2E). FRA., Dec 2015, Paris, France. 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces adventices, indispensables à la production agricole dans les systèmes à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GCHP2E, GIS - Grande Culture à Hautes Performances Economiques et Environnementales, France., Dec 2015, Paris, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrobioSE - Biodiversity and ecosystem services in intensive cereal systems: an agro-ecology agenda for meeting French National ECOPHYTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES and SFE, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seeds movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of moldboard ploughing, in interaction with soil structure, on seed bank movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term effects of cropping systems on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of the international soil tillage research organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le rendement de cultures de betterave a sucre et des indices de vegetation calcules a partir d'images LANDSAT MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1988, Aussois (Modane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between the sugar-beet yield and vegetation indices calculated from Landsat MSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment caractériser l’effet du travail du sol sur la fragmentation des racines du chardon des champs (Cirsium arvense) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de connaissances et méthodes issues de CoSAC pour l’enseignement de spécialisation en école d’ingénieur : exemple du module de conception de systèmes agroécologiques de la dominante Agroécologie pour des Productions Végétales durables (APOGEE) AgroSup Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. , article issu de poster, 2019, CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying crop rotations with perennial forage crops: potential benefits for weed management & farmland biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesellschaft für Ökologie 40th Anniversary Meeting “The future of biodiversity: Genes, Species, Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on weed seed dispersal in fields, in interaction with soil structure and tillage depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Weed Science Congress, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. 1p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agronomes pour demain : Accompagner la diversité des agricultures pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 96 p., 2008, 978-2-7592-0170-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des approches, méthodes et outils de l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’Agronomie : de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.69-125, 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner le choix d’un itinéraire d’implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 978-2-7592-2955-0 9782759229567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction du chapitre « composantes physiques de la fertilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2006, 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement de la betterave sucriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'elaboration du rendement des principales cultures annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994, 2-7380-0537-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of plant breeding to cultivation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant breeding for mankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 355, ISHS, 1994, Acta Horticulturae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD : Agroécologie, expérimenter à l'échelle du paysage et du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L’ÉVALUATION DE L’UNITÉ Eco&Sols - Écologie fonctionnelle & biogéochimie des sols & agro-écosystèmes (Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, Institut de Recherche Institut de Recherche pour le Développement - IRD, Centre de Coopération Internationale en Recherche Agronomique pour le Développement - CIRAD, Montpellier SupAgro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du champ cultivé au bassin d'approvisionnement ; contributions méthodologiques à une ingénierie agronomique. Tome I et II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris-Grignon, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01894525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B57B23F5"/>
+    <w:nsid w:val="DB545954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-caneill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093697856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04721747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03176760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2013.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15K1FZR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01644347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Waldhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00784.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHMN75B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#252;rr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8BSK80V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWFJ2CR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2004.00428.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3D14F56B73F7E153F48966DA31F3B043D52F10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger Estrade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Coulomb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Mosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Motton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01912879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01894525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-caneill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1654-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093697856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04721747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03176760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2013.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15K1FZR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01644347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Waldhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00784.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHMN75B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivancic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#252;rr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8BSK80V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVWFJ2CR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01895942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2004.00428.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3D14F56B73F7E153F48966DA31F3B043D52F10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Susek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger Estrade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Coulomb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tremblay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Motton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Mosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01912879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-01894525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>