--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -199,520 +199,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell alloimmunization immunogenetic risk factor</w:t>
+                <w:t xml:space="preserve">Evidence for Pathogen‐Driven Selection Acting on &amp;lt;i&amp;gt;HLA‐DPB1&amp;lt;/i&amp;gt; in Response to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Malaria in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pedini</w:t>
+                <w:t xml:space="preserve">Thomas Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Ndeye Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Černý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crubezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2025.102634⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e70933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333510v1</w:t>
+                <w:t xml:space="preserve">hal-04981734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the toxicity-efficacy ratio of venetoclax in real-world patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Osanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Brocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Farnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104 (12), pp.6327-6337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00277-025-06531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Pathogen‐Driven Selection Acting on &amp;lt;i&amp;gt;HLA‐DPB1&amp;lt;/i&amp;gt; in Response to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Malaria in West Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red blood cell alloimmunization immunogenetic risk factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Černý</w:t>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Crubezy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.e70933. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.102634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2025.102634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981734v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for a Precise Identification of Human Erythroblast Subpopulations by Flow Cytometry</w:t>
               </w:r>
@@ -826,1034 +826,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-reported stress type affects inflammatory blood markers prior to donation</w:t>
+                <w:t xml:space="preserve">HLA Class Ib and MICA/MICB Expression in Human Tissues and Cell Types: Reshuffling Immune Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Heestermans</w:t>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Eyraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Prier</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2025.06.004⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.70390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333494v1</w:t>
+                <w:t xml:space="preserve">hal-05248853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA Class Ib and MICA/MICB Expression in Human Tissues and Cell Types: Reshuffling Immune Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donor-reported stress type affects inflammatory blood markers prior to donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+                <w:t xml:space="preserve">Marco Heestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faux</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paganini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Marie-Ange Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Amelie Prier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (3), </w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.315-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.70390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248853v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of platelet transfusion treated with amotosalen/UVA pathogen inactivation technology (INTERCEPTTM Blood System) in acute myeloid leukemia patients undergoing chemotherapy with curative intent: a single center experience.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLA‐F transcriptional and protein differential expression according to its genetic polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ladaique</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2450/2023.0143-22⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996550v1</w:t>
+                <w:t xml:space="preserve">hal-04102403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods for the quantification of mixed chimerism in transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Evaluation of a new complement‐dependent lymphocytotoxicity cross match method using an automated cell counter, the NucleoCounter ® NC ‐3000™</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Baudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Frassati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moskovtchenko</w:t>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1023116⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (6), pp.647-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983038v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA‐F transcriptional and protein differential expression according to its genetic polymorphisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faux</w:t>
+                <w:t xml:space="preserve">Clinical relevance of cell-free DNA quantification and qualification during the first month after lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicem Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1183949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.15087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102403v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new complement‐dependent lymphocytotoxicity cross match method using an automated cell counter, the NucleoCounter ® NC ‐3000™</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Therapeutic efficacy of platelet transfusion treated with amotosalen/UVA pathogen inactivation technology (INTERCEPTTM Blood System) in acute myeloid leukemia patients undergoing chemotherapy with curative intent: a single center experience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ladaique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101 (6), pp.647-659. </w:t>
+              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.15044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2450/2023.0143-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102393v1</w:t>
+                <w:t xml:space="preserve">hal-03996550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical relevance of cell-free DNA quantification and qualification during the first month after lung transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pedini</w:t>
+                <w:t xml:space="preserve">New methods for the quantification of mixed chimerism in transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Casas</w:t>
+                <w:t xml:space="preserve">Sandrine Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fina</w:t>
+                <w:t xml:space="preserve">Philippe Moskovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.1183949. </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1023116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102417v1</w:t>
+                <w:t xml:space="preserve">hal-03983038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1898,827 +1898,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t>
+                <w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jaffré</w:t>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Danic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695255v1</w:t>
+                <w:t xml:space="preserve">hal-03831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Laget</w:t>
+                <w:t xml:space="preserve">A case of platelet transfusion refractoriness in a CD36 ‐negative patient with acute myeloid leukemia: Diagnostic and therapeutic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Izard</w:t>
+                <w:t xml:space="preserve">Yosr Hicheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+                <w:t xml:space="preserve">Gerald Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Isabelle Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (10), pp.2148-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.17093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831315v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of platelet transfusion refractoriness in a CD36 ‐negative patient with acute myeloid leukemia: Diagnostic and therapeutic management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Screening platelet function in blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Bertand</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Baudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dettori</w:t>
+                <w:t xml:space="preserve">Katia Pouymayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Basire</w:t>
+                <w:t xml:space="preserve">Celine Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Ibrahim-Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (10), pp.2148-2150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.17093⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (8), pp.1643-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.16990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818596v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening platelet function in blood donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Pouymayou</w:t>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Falaise</w:t>
+                <w:t xml:space="preserve">Yannick Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Ibrahim-Kosta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (8), pp.1643-1651. </w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.16990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705360v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beley</w:t>
+                <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ji2100358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853235v1</w:t>
+                <w:t xml:space="preserve">hal-03471956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+                <w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.ji2100358. </w:t>
+              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471956v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation of HLA‐F on the Surface of Bronchial Epithelial Cells and Platelets in Asthmatic Patients</w:t>
               </w:r>
@@ -2730,77 +2730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Fiouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100 (5), pp.491-499. </w:t>
@@ -2851,51 +2851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of red blood cell and platelet alloimmunisation in transfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2923,961 +2923,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
+                <w:t xml:space="preserve">Correction: Determination of the phylogenetic origins of the Árpád Dynasty based on Y chromosome sequencing of Béla the Third</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Goumidi</w:t>
+                <w:t xml:space="preserve">Péter Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Thibord</w:t>
+                <w:t xml:space="preserve">Judit Olasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerri Wiggins</w:t>
+                <w:t xml:space="preserve">Endre Neparáczki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
+                <w:t xml:space="preserve">Nicholas Rouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brown</w:t>
+                <w:t xml:space="preserve">Karan Kapuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (17), pp.2394-2402. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00795-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135635v1</w:t>
+                <w:t xml:space="preserve">hal-03135665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative comparison of cell-free DNA and cell-free fetal DNA isolation by four (semi-)automated extraction methods: impact in two clinical applications: chimerism quantification and noninvasive prenatal diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">RHCE*01 ( c.499A&amp;gt;G , p.Met167Val ) allele: Weak RhE expression which does not require the E‐specific proline 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jade Chatron</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-020-02671-8⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.16247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247642v1</w:t>
+                <w:t xml:space="preserve">hal-03135651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHCE*01 ( c.499A&amp;gt;G , p.Met167Val ) allele: Weak RhE expression which does not require the E‐specific proline 226</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Maternal HLA Ib Polymorphisms in Pregnancy Allo-Immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gry Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Isgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Seefeldt Stæhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.16247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.657217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.657217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135651v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Determination of the phylogenetic origins of the Árpád Dynasty based on Y chromosome sequencing of Béla the Third</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judit Olasz</w:t>
+                <w:t xml:space="preserve">Validation of new HLA‐J alleles assigned by next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endre Neparáczki</w:t>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Rouse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00795-5⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.14288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135665v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal HLA Ib Polymorphisms in Pregnancy Allo-Immunization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gry Persson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christina Seefeldt Stæhr</w:t>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.657217⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247605v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of new HLA‐J alleles assigned by next generation sequencing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualitative and quantitative comparison of cell-free DNA and cell-free fetal DNA isolation by four (semi-)automated extraction methods: impact in two clinical applications: chimerism quantification and noninvasive prenatal diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.14288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-020-02671-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247629v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faux</w:t>
+                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Goumidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+                <w:t xml:space="preserve">Michael Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (17), pp.2394-2402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306224v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
               </w:r>
@@ -3997,77 +3997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing and Crystal Digital PCR for Chimerism Monitoring of Post-Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,130 +4265,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208 (1), pp.49-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869640v1</w:t>
@@ -4399,64 +4399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[What to remember from blood transfusion?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Pirenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,693 +4622,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORS (CROM20): A new high-prevalence antigen in the Cromer blood group system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genetic sequence of 15 novel HLA‐H alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vrignaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Peter Dallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Sayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.16052⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.13846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939073v1</w:t>
+                <w:t xml:space="preserve">hal-02493951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABO blood group, glycosyltransferase activity and risk of venous thromboembolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLA-H: Transcriptional Activity and HLA-E Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ibrahim-Kosta</w:t>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bailly</w:t>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Silvy</w:t>
+                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Suchon</w:t>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.05.051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121891v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of hepatitis E virus among blood donors on Corsica, France, 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABO blood group, glycosyltransferase activity and risk of venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibrahim-Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandru Capai</w:t>
+                <w:t xml:space="preserve">P. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Hoze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">M. Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gross</w:t>
+                <w:t xml:space="preserve">N. Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Djoudi</w:t>
+                <w:t xml:space="preserve">P. Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (5), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.31-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.5.1900336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493954v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genetic sequence of 15 novel HLA‐H alleles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of hepatitis E virus among blood donors on Corsica, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dallas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.13846⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.5.1900336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493951v1</w:t>
+                <w:t xml:space="preserve">hal-02493954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-H: Transcriptional Activity and HLA-E Mobilization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORS (CROM20): A new high-prevalence antigen in the Cromer blood group system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Grandis</w:t>
+                <w:t xml:space="preserve">Cédric Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.2986. </w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/trf.16052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493948v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t>
               </w:r>
@@ -5428,103 +5428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of eleven novel HLA‐A , ‐B, ‐C, ‐ DRB1 and ‐ DQB1 alleles in the 1000 Genomes Project panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5558,64 +5558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Blood transfusion and blood products: indications, complications. Haemovigilance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Pirenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,77 +5653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing and Crystal Digital PCR for Chimerism Monitoring of Post-Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,103 +5787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLAIb worldwide genetic diversity: New HLA-H alleles and haplotype structure description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
@@ -5915,1324 +5915,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: new HLA-H alleles and haplotype structure description</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371942v1</w:t>
+                <w:t xml:space="preserve">hal-02165970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of three novel RHCE*ce variant alleles affecting Rhc (RH4) reactivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pennarun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Kushniarevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.15417⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298614v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'âge médicolégal grâce à l'étude de la méthylation de l'ADN : revue de la littérature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°17 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407527v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raveane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salimata Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Niangaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien immunohématologie-délivrance structurel ou fonctionnel – Quels éléments pour la maîtrise des risques ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of three novel RHCE*ce variant alleles affecting Rhc (RH4) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.2754-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.15417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02298653v1</w:t>
+                <w:t xml:space="preserve">hal-02298614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The c.939G&amp;gt;A synonymous polymorphism in RHCE can be encountered on different molecular backgrounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation de l'âge médicolégal grâce à l'étude de la méthylation de l'ADN : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.15266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02090907v1</w:t>
+                <w:t xml:space="preserve">hal-02407527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lien immunohématologie-délivrance structurel ou fonctionnel – Quels éléments pour la maîtrise des risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferrera-Tourenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gouvitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49901-8⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292622v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The c.939G&amp;gt;A synonymous polymorphism in RHCE can be encountered on different molecular backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217542⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.15266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165970v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: new HLA-H alleles and haplotype structure description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991002v1</w:t>
+                <w:t xml:space="preserve">hal-03371942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving blood: providing treatment, providing knowledge</w:t>
               </w:r>
@@ -7346,559 +7346,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des représentations du sang menstruel sur le choix contraceptif des femmes</w:t>
+                <w:t xml:space="preserve">DO/ART4 gene sequencing in sub‐Saharan cohorts and African migrants: useful data describing the diversity and spreading of rare variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fernandez-Sala</w:t>
+                <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rousseau-Durand</w:t>
+                <w:t xml:space="preserve">Catherine Movia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Morange</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (12), pp.3755-3766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.15572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293213v1</w:t>
+                <w:t xml:space="preserve">hal-02493943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26717/bjstr.2019.13.002420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DO/ART4 gene sequencing in sub‐Saharan cohorts and African migrants: useful data describing the diversity and spreading of rare variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Movia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.15572⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493943v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des représentations du sang menstruel sur le choix contraceptif des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernandez-Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petit</w:t>
+                <w:t xml:space="preserve">R. Rousseau-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Minnai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">P.-E. Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Underhill</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Courbiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (9), pp.662-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863088v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Purity of Isolated Cd3+ T Cell Populations by A New Molecular Biology Technology: Impact on the Quantification of Chimerism Monitoring After Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
@@ -8070,51 +8070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenna Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Norberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202 (9), pp.2637-2642. </w:t>
@@ -8152,103 +8152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), </w:t>
@@ -8299,77 +8299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCGR3A and FCGR2A Genotypes Differentially Impact Allograft Rejection and Patients' Survival After Lung Transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8420,130 +8420,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salimata Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Ali Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Niangaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045360v1</w:t>
@@ -8554,51 +8554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Réactions transfusionnelles].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (9), pp.1029-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8649,77 +8649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -8757,64 +8757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,64 +8930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.278. </w:t>
@@ -9019,999 +9019,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783534v1</w:t>
+                <w:t xml:space="preserve">hal-02112694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a rational transfusion strategy in patients of European and North African descent with weak D type 4.0 and 4.1 phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Flegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2450/2018.0059-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal HLA-G*01:01:01:04 protects from anti-HLA-class II immunization in pregnant women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De Novo Persistent Post-Lung Transplantation HLA Donor-Specific Antibodies (DSA) but not Preformed DSA are Associated with Worse Survival and a Higher Risk of Developing Chronic Lung Allograft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Paganini</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931074v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Persistent Post-Lung Transplantation HLA Donor-Specific Antibodies (DSA) but not Preformed DSA are Associated with Worse Survival and a Higher Risk of Developing Chronic Lung Allograft Dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Chiaroni</w:t>
+                <w:t xml:space="preserve">Multiplex lateral flow assay for rapid visual blood group genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.766 - 773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298607v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex lateral flow assay for rapid visual blood group genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Roubinet</w:t>
+                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pellerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01078⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804087v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leveque</w:t>
+                <w:t xml:space="preserve">Maternal HLA-G*01:01:01:04 protects from anti-HLA-class II immunization in pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931093v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Cox</w:t>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112694v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo persistent post-lung transplantation HLA donor-specific antibodies (DSA) but not performed DSA are associated with worse survival and a higher risk of developing chronic lung allograft dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-G expression in epithelia: proliferation, differentiation and immune regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58 (11), pp.2604 - 2610. </w:t>
@@ -10478,671 +10478,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial Epithelial Cells from Asthmatic Patients Display Less Functional HLA-G Isoform Expression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First description of a D-CE-D hybrid gene on a weak D Type 2 molecular background.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garulli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00006⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.14023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492659v1</w:t>
+                <w:t xml:space="preserve">hal-01477142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of a D-CE-D hybrid gene on a weak D Type 2 molecular background.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapid identification of microorganisms from platelet concentrates by matrix-assisted laser desorption ionization time-of-flight mass spectrometry after short-term incubation on liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flaudrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.14023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.766 - 773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.14430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477142v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of microorganisms from platelet concentrates by matrix-assisted laser desorption ionization time-of-flight mass spectrometry after short-term incubation on liquid medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">Bronchial Epithelial Cells from Asthmatic Patients Display Less Functional HLA-G Isoform Expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flaudrops</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.766 - 773. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.14430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658009v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-E*01:01 AND HLA-E*01:03 ARE CORRELATED TO POOR SURVIVAL AND INCREASED CHRONIC REJECTION CLAD IN LUNG TRANSPLANTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro detection of bacterial contamination in platelet concentrates by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
+                <w:t xml:space="preserve">Grégory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pelardy</w:t>
+                <w:t xml:space="preserve">Jeremy Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gomez</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489669v1</w:t>
+                <w:t xml:space="preserve">hal-01613911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro detection of bacterial contamination in platelet concentrates by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry: a preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
+                <w:t xml:space="preserve">HLA-E*01:01 AND HLA-E*01:03 ARE CORRELATED TO POOR SURVIVAL AND INCREASED CHRONIC REJECTION CLAD IN LUNG TRANSPLANTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dubourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">M. Pelardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Delerce</w:t>
+                <w:t xml:space="preserve">A. Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">A. Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613911v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Chikungunya Virus Outbreaks in Guadeloupe and Martinique, 2014: An Observational Study in Volunteer Blood Donors</w:t>
               </w:r>
@@ -11275,77 +11275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New silent and weak D alleles: molecular characterization and associated antigen density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11422,64 +11422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infusionstherapie und Transfusionsmedizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -11943,90 +11943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-E*01:03 Allele in Lung Transplant Recipients Correlates with ă Higher Chronic Lung Allograft Dysfunction Occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pelardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12081,77 +12081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Voskarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Hadjipanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ignatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12196,403 +12196,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Groupes sanguins de nature protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t>
+              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(15)60097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331577v1</w:t>
+                <w:t xml:space="preserve">hal-01213893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Stafford</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.e0132211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116998v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-E(⁎)01:03 Allele in Lung Transplant Recipients Correlates with Higher Chronic Lung Allograft Dysfunction Occurrence.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité immunologique des transfusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2014.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1910852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple genotyping procedure without DNA extraction to identify rare blood donors.</w:t>
               </w:r>
@@ -12718,943 +12679,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes sanguins de nature protéique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1155-1984(15)60097-8⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213893v1</w:t>
+                <w:t xml:space="preserve">hal-01331577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HLA-E(⁎)01:03 Allele in Lung Transplant Recipients Correlates with Higher Chronic Lung Allograft Dysfunction Occurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016, pp.1910852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1910852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199829v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité immunologique des transfusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G C Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2015 Jan 21. doi: 10.1111/mve.12100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108578v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">RH diversity in Mali: characterization of a new haplotype RHD*DIVa/RHCE*ceTI(D2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (6pt2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820037v1</w:t>
+                <w:t xml:space="preserve">hal-01213859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of 28 blood group alleles in blood donors from Mali: Prediction of rare phenotypes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paternal RHD zygosity determination in Tunisians: evaluation of three molecular tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Jemni-Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current studies in hematology and blood transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2450/2014.0308-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235999v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RH diversity in Mali: characterization of a new haplotype RHD*DIVa/RHCE*ceTI(D2).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirstophe Bégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Silvy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13109⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01213859v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal RHD zygosity determination in Tunisians: evaluation of three molecular tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genotyping of 28 blood group alleles in blood donors from Mali: Prediction of rare phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current studies in hematology and blood transfusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234167v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of the art4 gene in sub-Saharan cohorts reveals ethnic differences and two new DO alleles: DO*B-Ile5Thr and DO*B-Trp266Arg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2015 May 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13679,77 +13679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes sanguins de nature glucidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc -- Hematologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014;9(3):1-16 [Article 13-000-R-50]., pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13777,1181 +13777,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Contribution of red blood group genotyping for recipients in immune-hematology through three years of activity at the EFS Alpes-Méditerranée.]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Silvy</w:t>
+                <w:t xml:space="preserve">Prospective detection of chikungunya virus in blood donors, Caribbean 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Filosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Piorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (23), pp.3679-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-03-564880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095276v1</w:t>
+                <w:t xml:space="preserve">hal-01054155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Hepatitis E virus: Blood transfusion implications.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common subclinical hypothyroidism during Whipple's disease.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HLA-net GENE[RATE] pipeline for effective HLA data analysis and its application to 145 population samples from Europe and neighbouring areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Oddoze</w:t>
+                <w:t xml:space="preserve">J. M. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roessli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez-Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-14-370⟩</w:t>
+              <w:t xml:space="preserve">Tissue Antigens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (5), pp.307-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054160v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HLA-net GENE[RATE] pipeline for effective HLA data analysis and its application to 145 population samples from Europe and neighbouring areas.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common subclinical hypothyroidism during Whipple's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Renseigné</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Oddoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Antigens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.12356⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-14-370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985029v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective detection of chikungunya virus in blood donors, Caribbean 2014.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salez</w:t>
+                <w:t xml:space="preserve">[Contribution of red blood group genotyping for recipients in immune-hematology through three years of activity at the EFS Alpes-Méditerranée.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Piorkowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.289-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054155v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synonymous nucleotide polymorphisms influence Dombrock blood group protein expression in K562 cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phylogenetic and geographic structure of Y-chromosome haplogroup R1a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Halverson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Peter A Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G David Poznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siiri Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Järve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.12597⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940863v1</w:t>
+                <w:t xml:space="preserve">hal-00985026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogenetic and geographic structure of Y-chromosome haplogroup R1a.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mari Järve</w:t>
+                <w:t xml:space="preserve">Synonymous nucleotide polymorphisms influence Dombrock blood group protein expression in K562 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice A Lin</w:t>
+                <w:t xml:space="preserve">Gregory Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.489-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985026v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-on polyadenylation strategy as a supplemental mechanism for silencing toxic transgene expression during lentiviral vector production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bagnis</w:t>
+                <w:t xml:space="preserve">Jean-Michel Dugoujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Zwojsczyki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/000114178⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055288v1</w:t>
+                <w:t xml:space="preserve">hal-00853976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-on polyadenylation strategy as a supplemental mechanism for silencing toxic transgene expression during lentiviral vector production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Iriart</w:t>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Zwojsczyki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (6), pp.311-2, 314-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2144/000114178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853976v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémorragie aiguë massive : mise à disposition de plasma en urgence vitale immédiate par décongélation rapide dès la première ligne transfusionnelle. Validation de méthode sur automate Helmer DH8. Retour d’expérience et perspectives</w:t>
               </w:r>
@@ -15066,64 +15066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short duplication within the RHCE gene associated with an in cis deleted RHD causing a Rhnull amorph phenotype in an immunized pregnant woman with anti-Rh29.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ouchari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15199,77 +15199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.M Myres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15327,875 +15327,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
+                <w:t xml:space="preserve">Blood group typing in five Afghan populations in the North Hindu-Kush region: implications for blood transfusion practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Di Cristofaro</w:t>
+                <w:t xml:space="preserve">S. Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D El Moujally</w:t>
+                <w:t xml:space="preserve">S. A. Temory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Agnel</w:t>
+                <w:t xml:space="preserve">H. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mazières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Cortey</w:t>
+                <w:t xml:space="preserve">P. Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.167-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tme.12038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820051v1</w:t>
+                <w:t xml:space="preserve">hal-00814792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">The use of the electronic (computer) cross-match.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Reesink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie M Myres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice A Lin</w:t>
+                <w:t xml:space="preserve">J. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. M. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.350-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vox.12003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903448v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive survey of both RHD and RHCE allele frequencies in sub-Saharan Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (11 (supp. 2)), pp.3009-3017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762572v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the electronic (computer) cross-match.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marseillevirus-like virus recovered from blood donated by asymptomatic humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. W. M. Schwartz</w:t>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. R. Mayr</w:t>
+                <w:t xml:space="preserve">Mickaël Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vox.12003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (7), pp.1042-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870844v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive survey of both RHD and RHCE allele frequencies in sub-Saharan Africa.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Moujally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Cortey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.12409⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00870826v1</w:t>
+                <w:t xml:space="preserve">hal-00762572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseillevirus-like virus recovered from blood donated by asymptomatic humans.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Robert</w:t>
+                <w:t xml:space="preserve">Heterogeneity of alleles encoding high- and low-prevalence red blood cell antigens across Africa: useful data to facilitate transfusion in African patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 208 (7), pp.1042-50. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163, pp.528-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870828v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Organization of safe cost-effective blood transfusion: experience APHM-EFSAM].</w:t>
               </w:r>
@@ -16304,425 +16292,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of alleles encoding high- and low-prevalence red blood cell antigens across Africa: useful data to facilitate transfusion in African patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of novel polymorphism restricted to the (C)ces Type 1 haplotype avoids risk of transfusion deadlock in SCD patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 163, pp.528-536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.12546⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.863-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870818v1</w:t>
+                <w:t xml:space="preserve">hal-00763786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel polymorphism restricted to the (C)ces Type 1 haplotype avoids risk of transfusion deadlock in SCD patients.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pennarun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie M Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.12179⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763786v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood group typing in five Afghan populations in the North Hindu-Kush region: implications for blood transfusion practice.</w:t>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mazières</w:t>
+                <w:t xml:space="preserve">J Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Temory</w:t>
+                <w:t xml:space="preserve">D El Moujally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vasseur</w:t>
+                <w:t xml:space="preserve">A Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gallian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
+                <w:t xml:space="preserve">S Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cortey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tme.12038⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (2), pp.203 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814792v1</w:t>
+                <w:t xml:space="preserve">hal-01820051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-G UTR Haplotype Conservation in the Malian Population: Association with Soluble HLA-G</w:t>
               </w:r>
@@ -16747,51 +16747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim-Frédéric Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17001,64 +17001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16(th) IHIW: analysis of HLA population data, with updated results for 1996 to 2012 workshop data (AHPD project report).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17134,64 +17134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic data of 15 STR loci in five populations from Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa Temori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17236,817 +17236,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Tyrolean Iceman's origin and phenotype as inferred by whole-genome sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keller</w:t>
+                <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Graefen</w:t>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ball</w:t>
+                <w:t xml:space="preserve">S. Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matzas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Boisguerin</w:t>
+                <w:t xml:space="preserve">C. Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1701⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.2020-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2011.03544.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763244v1</w:t>
+                <w:t xml:space="preserve">hal-00730526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the co-ancestries of haplogroup G Y-chromosomes in the populations of Europe and the Caucasus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular versus lapsed donors: Sociodemographic differences and motivational factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rootsi</w:t>
+                <w:t xml:space="preserve">C. Lazaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nm Myres</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702182v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cortey</w:t>
+                <w:t xml:space="preserve">Molecular characterization of a new D- - haplotype in a Comorian man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (4), pp.352-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1423-0410.2012.01620.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763256v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular versus lapsed donors: Sociodemographic differences and motivational factors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elmoujally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679336v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Durousseau</w:t>
+                <w:t xml:space="preserve">Distinguishing the co-ancestries of haplogroup G Y-chromosomes in the populations of Europe and the Caucasus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nm Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Järve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2011.03544.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.1275-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2012.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730526v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a new D- - haplotype in a Comorian man.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
+                <w:t xml:space="preserve">New insights into the Tyrolean Iceman's origin and phenotype as inferred by whole-genome sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beley</w:t>
+                <w:t xml:space="preserve">A. Graefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Durousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Granier</w:t>
+                <w:t xml:space="preserve">M. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 103 (4), pp.352-5. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (698), </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1423-0410.2012.01620.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763199v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSFY genes and the P4 palindrome in the AZFb interval of the human Y chromosome are not required for spermatocyte maturation</w:t>
               </w:r>
@@ -18058,51 +18058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18170,51 +18170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabo-Islamic migrations in Madagascar: first genetic study of the GM system in three Malagasy populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Capredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanchez-Mazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18282,130 +18282,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2011.03544.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679325v1</w:t>
@@ -18541,77 +18541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of blood group antigens : hope and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (4), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18639,779 +18639,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00636121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RHCE and KEL alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coming of the Greeks to Provence and Corsica: Y-chromosome models of archaic Greek colonization of the western Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Papa</w:t>
+                <w:t xml:space="preserve">Roy King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rits</w:t>
+                <w:t xml:space="preserve">Julie Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Kouvatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Triantaphyllidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Scheidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679246v1</w:t>
+                <w:t xml:space="preserve">inserm-00617213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RHCE and KEL alleles inlarge cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays : a transfusion support for sickle cell disease patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfusion sanguine : débats d'actualité 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.71-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00636114v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Basire</w:t>
+                <w:t xml:space="preserve">Identification of RHCE and KEL alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Galicher</w:t>
+                <w:t xml:space="preserve">K. Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Antigens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2010.01599.x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.260-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678599v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity on the Comoros Islands shows early seafaring as a major determinant of human biocultural evolution in the Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Msaidie</w:t>
+                <w:t xml:space="preserve">Identification of RHCE and KEL alleles inlarge cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays : a transfusion support for sickle cell disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Ducourneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kassim Papa</w:t>
+                <w:t xml:space="preserve">Michel Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.128⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565113v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coming of the Greeks to Provence and Corsica: Y-chromosome models of archaic Greek colonization of the western Mediterranean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity on the Comoros Islands shows early seafaring as a major determinant of human biocultural evolution in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Msaidie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy King</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dicristofaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Walter Scheidel</w:t>
+                <w:t xml:space="preserve">Guy Longepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-69⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617213v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion sanguine : débats d'actualité 2011</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tissue Antigens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2010.01599.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678588v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak D and DEL alleles detected by routine SNaPshot genotyping : identification of four novel RHD alleles</w:t>
               </w:r>
@@ -19423,64 +19423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gouvitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19556,90 +19556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Myres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rootsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Järve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rj King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (1), pp.95-101</w:t>
@@ -19681,51 +19681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Myres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siiri Rootsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19815,117 +19815,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of &amp;lt;i&amp;gt;RHCE&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;KEL&amp;lt;/i&amp;gt; alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 154 (2), pp.260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645380v1</w:t>
@@ -19936,90 +19936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single PCR multiplex SNaPshot reaction for detection of eleven blood group nucleotide polymorphims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (4), pp.453-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20092,51 +20092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Bokilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20199,51 +20199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Y-chromosome haplogroup J1e among Arabic-speaking populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Roy J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20251,51 +20251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myres Natalie M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henn Brenda M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (3), pp.348-353. </w:t>
@@ -20346,90 +20346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of inactive and active RHD alleles in native Congolese cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Bokilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (7), pp.1353-1360. </w:t>
@@ -20479,77 +20479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive association of DRB1*04 and DRB1*15 alleles with Fya immunization in a Southern European population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20625,64 +20625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y chromosome diversity, human expansion, drift, and cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Underhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cavalli-Forza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20729,90 +20729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic strategy to control expression of human blood group antigens in red blood cells generated in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (5), pp.967-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20871,77 +20871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of molecular polymorphism at the KIR2DL4 locus in French and Congolese populations: Impact for anthropology and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vital Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21004,51 +21004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dombrock genotyping in a native Congolese cohort reveals two novel alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21056,51 +21056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory R. Halverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion E. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49, pp.1661-1671. </w:t>
@@ -21144,467 +21144,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of annual precipitation with human Y-chromosome diversity and the emergence of Neolithic agricultural and pastoral economies in the Fertile Crescent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gene transfer mediated silencing and overexpression of selected blood group antigen : A tool for the generation of rare blood group control samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter A. Underhill</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (supplément 1), pp.70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00616859v1</w:t>
+                <w:t xml:space="preserve">hal-00741215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer mediated silencing and overexpression of selected blood group antigen : A tool for the generation of rare blood group control samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DNA-based typing of kell, kidd, MNS, dombrock, colton, and Yt blood groups systems in the French basques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajhb.20720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741215v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based typing of kell, kidd, MNS, dombrock, colton, and Yt blood groups systems in the French basques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correlation of annual precipitation with human Y-chromosome diversity and the emergence of Neolithic agricultural and pastoral economies in the Fertile Crescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Degioanni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter A. Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (316), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00096800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajhb.20720⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284179v1</w:t>
+                <w:t xml:space="preserve">halshs-00616859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving minority blood donation: anthropologic approach in a migrant community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grassineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (3), pp.402-409. </w:t>
@@ -21693,64 +21693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gils Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers québécois de démographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21769,51 +21769,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00377328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 frequencies of the Comorian population and their genetic affinities with Sub-Saharan African and Indian Oceanian populations</w:t>
+                <w:t xml:space="preserve">HLA-DRB1 frequencies of the comorian population and their genetic affinities with sub-saharian African and indian oceanian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
@@ -21827,118 +21827,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boetsch</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 33 (3), pp.265 - 278</w:t>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.265-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153540v1</w:t>
+                <w:t xml:space="preserve">halshs-03007237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 frequencies of the comorian population and their genetic affinities with sub-saharian African and indian oceanian populations</w:t>
+                <w:t xml:space="preserve">HLA-DRB1 frequencies of the Comorian population and their genetic affinities with Sub-Saharan African and Indian Oceanian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
@@ -21952,94 +21952,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 33 (3), pp.265-278</w:t>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.265 - 278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00173130v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-DRB1 frequencies of the comorian population and their genetic affinities with sub-saharian African and indian oceanian populations</w:t>
               </w:r>
@@ -22077,124 +22077,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (3), pp.265-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03007237v1</w:t>
+                <w:t xml:space="preserve">halshs-00173130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of killer-cell immunoglobulin-like receptor (KIR) in Comoros and Southeast France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22202,51 +22202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Antigens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (5), pp.356-67. </w:t>
@@ -22290,221 +22290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Degioanni</w:t>
+                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Machev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Longepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (11), pp.814-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008139v1</w:t>
+                <w:t xml:space="preserve">hal-01592713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of natural killer cell immunoglobulin-like genes in south-eastern French and Comorian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22531,441 +22540,432 @@
                 <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2006.00592.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of rhesus blood group system in the French basques: a reappraisal using the allele-specific primers PCR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (2), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03007215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Navarro</w:t>
+                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01592713v1</w:t>
+                <w:t xml:space="preserve">halshs-00008139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duffy blood group genotyping in French Basques using polymerase chain reaction with allele-specific primers (PCR-ASP)</w:t>
               </w:r>
@@ -22977,77 +22977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bauduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (1), pp.78-81. </w:t>
@@ -23129,77 +23129,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23362,90 +23362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23483,90 +23483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23604,51 +23604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of the current Corsican population from SNP markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23693,307 +23693,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes sanguins rares ; problématique transfusionnelle</w:t>
+                <w:t xml:space="preserve">Les groupes sanguins rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco Bresilien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">SFTS Société Française de Transfusion Sanguine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269182v1</w:t>
+                <w:t xml:space="preserve">hal-03269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes sanguins rares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+                <w:t xml:space="preserve">Don de sang : une approche territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cunéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFTS Société Française de Transfusion Sanguine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2019.06.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269189v1</w:t>
+                <w:t xml:space="preserve">hal-02370480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don de sang : une approche territoriale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Les groupes sanguins rares ; problématique transfusionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Franco Bresilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02370480v1</w:t>
+                <w:t xml:space="preserve">hal-03269182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual blood group genotyping by lateral-flow dipstick</w:t>
               </w:r>
@@ -24005,77 +24005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVth International Congress of the ISBT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toronto, Canada</w:t>
@@ -24242,103 +24242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
@@ -24361,437 +24361,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sang, le don ; aspects culturels. Société Démographique Historique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversité de la population française ; impacts sur le don de sang et la transfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la SDH "Sang famille parenté transmission", Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Centre régional de transfusion de Toscane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prato, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269111v1</w:t>
+                <w:t xml:space="preserve">hal-03269124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Histoire et évolution de l’Homme vues par les groupes sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Société Française de transfusion Sanguine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268465v1</w:t>
+                <w:t xml:space="preserve">hal-03269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et évolution de l’Homme vues par les groupes sanguins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le sang, le don ; aspects culturels. Société Démographique Historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de transfusion Sanguine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la SDH "Sang famille parenté transmission", Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269117v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la population française ; impacts sur le don de sang et la transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre régional de transfusion de Toscane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prato, France</w:t>
+              <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269124v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, aix en provence, France</w:t>
@@ -24859,51 +24859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25104,77 +25104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Voskarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Hadjipanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ignatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25229,64 +25229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Begat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25604,51 +25604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red blood cell immunization in sickle cell disease: evidence of a large responder group and a low rate of anti-Rh linked to partial Rh phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25709,90 +25709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Dzia Lepfoundzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25827,103 +25827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIR2DL4 and HLA-G allelic polymorphism in human populations and in hematopoietic stem cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.301-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -25958,77 +25958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency protamine 1 gene transversions c.102GT and c.–107GC do not correlate with male infertility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Msaidie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia D. Bokilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26063,77 +26063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polymorphism of KIR genes in worldwide human populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Mazas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26177,64 +26177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité populationnelle à Marseille : le don de sang comme prisme de lecture pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26252,103 +26252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'anthropologie génétique à la compréhension de l'histoire du peuplement du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cheikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Underhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.273-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -26362,672 +26362,797 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Neanderthals and HLA, the African signature of an ancient immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchal Théo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Théo Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">39th European Immunogenetics &amp; Histocompatibility conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512815v1</w:t>
+                <w:t xml:space="preserve">hal-05606574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchal Théo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517940v1</w:t>
+                <w:t xml:space="preserve">hal-05512815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costedoat Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517943v1</w:t>
+                <w:t xml:space="preserve">hal-03517940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cunéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819980v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27037,231 +27162,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berland-Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2016, Corps, Gilles Boëtsch, 978-2-271-09026-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unreliable patient identification warrants ABO typing at admission to check existing records before transfusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferrera-Tourenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27271,305 +27396,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Universitaire de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berland-Benhaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.11-19, 2016, Corps, 978-2-271-09026-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-386, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27579,147 +27704,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an objective assessment of corneal grafts quality using back-scattered light measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId862" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27729,114 +27854,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE ANTHROPOGENETIQUE DE LA POPULATION COMORIENNE DE MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université de la Méditerranée - Aix-Marseille II, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId868"/>
+      <w:footerReference w:type="default" r:id="rId870"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27904,51 +28029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA969A16"/>
+    <w:nsid w:val="0D8B2FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28135,51 +28260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-chiaroni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3133-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2944-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2025.102634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Osanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brocque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delpech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-025-06531-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goeury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Prier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ladaique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2023.0143-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicem Cherouat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moskovtchenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1023116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dettori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17093" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pouymayou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fiouane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2022.08.140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chatron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02671-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Nagy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Olasz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Nepar&#225;czki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rouse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kapuria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00795-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Persson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Isgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Seefeldt St&#230;hr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.657217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247629v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Budon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.09.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pastorino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vrignaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.05.051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gross" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.5.1900336" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dallas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15417" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298653v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouvitsos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.07.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF9DNG6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15266" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758813v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiberghien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bougard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Sala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau-Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Morange" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riquier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2019.13.002420" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Movia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durousseau de Coulgeans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15572" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedini P" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lopasso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velier M" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassa S" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Nemat-Gorgani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Guethlein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Henn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Norberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801586" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kouba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002420" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paganini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13455" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Flegel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyrard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jamet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2018.0059-18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931074v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.11.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelardy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomez-Martinez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roubinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01078" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux-Roussel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouvitsos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dettori" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.05.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31BX9HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137750v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931043v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chetouane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chetouane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14911" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492659v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477142v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14023" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flaudrops" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14430" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489669v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Cristofaro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelardy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613911v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000533" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flusin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHDMF65M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;j. Norman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill&#160;a. Hollenbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley&#160;m. Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven&#160;j. Norberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447663v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buhler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163570" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351994v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Garraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cartron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clavier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2016.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N69KGN6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482652v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1910852" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Silvy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Br&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimaldi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Movia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muriel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12261" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37DT327Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubinet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(15)60097-8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Muller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.06.035" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR1FR6QR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235999v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bagayoko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213859v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13109" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1008857964DD7C18FB89F858B2CBC12152CF3223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234167v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Kacem" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Jemni-Yacoub" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2014.0308-13" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172181v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(14)60096-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095276v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Filosa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084846v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Piquet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djoudi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054160v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddoze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-370" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985029v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nunes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buhler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roessli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12356" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054155v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-03-564880" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940863v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Halverson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12597" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Underhill" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Poznik" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siiri Rootsi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.50" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055288v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zwojsczyki" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114178" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.08.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3VXJDZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095285v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ouchari" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Abdelkefi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12937" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T82DCHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820051v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Cristofaro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Moujally" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortey" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Reesink" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Davis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. M. Schwartz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Mayr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4SV9BSF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870826v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12409" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7T1C782-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870828v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boyer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteil" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit292" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870832v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassale" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2012.10.004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFKJS7QP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870818v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12546" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763786v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beley" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12179" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814792v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Temory" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vasseur" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12038" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940846v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissem Cherouat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082517" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839022v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall W Velliquette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lomas-Francis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03860.x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95PDPM1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820070v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Riccio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangenot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12033" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRVDF6QK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679268v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Temori" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763244v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graefen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ball" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boisguerin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1701" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702182v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rootsi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Myres" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Lin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;rve" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj King" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.86" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763256v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dicristofaro" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elmoujally" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortey" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679336v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazaygues" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730526v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durousseau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2011.03544.x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763199v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1423-0410.2012.01620.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679271v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roz&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taulier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680290v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razafindrazaka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679325v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763784v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Narjes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakroun Tahar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hajer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkefi Sa&#239;da" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houissa Betoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636121v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08561.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679246v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papa" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rits" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636114v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rits" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691.x" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678599v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2010.01599.x" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565113v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Msaidie" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Longepied" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.128" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617213v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy King" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kouvatsi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Triantaphyllidis" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-69" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678588v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636096v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrara" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.02830.x" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-702QB0MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679239v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738166v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaerve Mari" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy J. King" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.146" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645380v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637618v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2010.090222" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439878v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Roy J." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myres Natalie M." TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Brenda M." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.166" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637697v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02161.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QXVN79C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637690v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buhler" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Galicher" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02369.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0D9ZK29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439948v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavalli-Forza" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas/0910803106" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637725v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2008.02078.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXF0SWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637993v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2009.08.002" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXFM9F3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417513v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Halverson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Reid" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02193.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LQXQQ7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616859v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Underhill" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00096800" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2W2KR8JW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741215v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172675v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grassineau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducourneau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01130.x" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G9RBQ6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377328v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gils Bellis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153540v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173130v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007237v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874193v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattioli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terrier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cantat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gelin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189695v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ruiz-Linares" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269182v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269189v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169952v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubinet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269128v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269126v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269111v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269117v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269124v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602954v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Pasquier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brunet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Nunes" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12785" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9XDXB2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269186v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269184v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074492v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babinet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pakdaman" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cohen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739718v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Dzia Lepfoundzou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287226v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia D. Bokilo" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071505v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Mazas" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071645v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071651v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheikha" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152539v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassale" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dettori" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491080v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011766v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-chiaroni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3133-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2944-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goeury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Osanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brocque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delpech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-025-06531-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2025.102634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Prier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicem Cherouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ladaique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2023.0143-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moskovtchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1023116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dettori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pouymayou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16990" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fiouane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2022.08.140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Olasz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Nepar&#225;czki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kapuria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00795-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Persson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Isgaard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Seefeldt St&#230;hr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.657217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chatron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02671-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Budon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.09.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pastorino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dallas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13846" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.05.051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.5.1900336" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vrignaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15417" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407527v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouvitsos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.07.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF9DNG6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15266" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758813v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiberghien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bougard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Movia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durousseau de Coulgeans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2019.13.002420" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Sala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau-Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Morange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedini P" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lopasso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velier M" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassa S" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Nemat-Gorgani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Guethlein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Henn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Norberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801586" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kouba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002420" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paganini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13455" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Flegel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyrard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2018.0059-18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelardy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomez-Martinez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roubinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01078" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931074v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.11.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux-Roussel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouvitsos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dettori" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.05.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31BX9HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137750v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931043v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chetouane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chetouane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14911" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477142v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14023" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658009v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flaudrops" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14430" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492659v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000533" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Cristofaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flusin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHDMF65M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;j. Norman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill&#160;a. Hollenbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley&#160;m. Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven&#160;j. Norberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447663v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buhler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163570" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351994v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Garraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cartron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clavier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2016.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N69KGN6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482652v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213893v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubinet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(15)60097-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108578v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Muller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.06.035" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR1FR6QR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Silvy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Br&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimaldi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Movia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muriel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12261" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37DT327Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362578v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1910852" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213859v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13109" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1008857964DD7C18FB89F858B2CBC12152CF3223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234167v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Kacem" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Jemni-Yacoub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2014.0308-13" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235999v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bagayoko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172181v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(14)60096-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054155v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-03-564880" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084846v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Piquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djoudi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985029v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nunes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buhler" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roessli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12356" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054160v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddoze" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-370" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095276v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Filosa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985026v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Underhill" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Poznik" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siiri Rootsi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.50" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940863v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Halverson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12597" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055288v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zwojsczyki" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114178" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.08.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3VXJDZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095285v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ouchari" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Abdelkefi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12937" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T82DCHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814792v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Temory" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vasseur" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12038" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870844v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Reesink" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Davis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. M. Schwartz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Mayr" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12003" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4SV9BSF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870826v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12409" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7T1C782-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boyer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteil" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit292" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870818v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12546" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870832v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassale" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2012.10.004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFKJS7QP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763786v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beley" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12179" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820051v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Cristofaro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Moujally" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940846v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissem Cherouat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082517" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839022v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall W Velliquette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lomas-Francis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03860.x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95PDPM1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820070v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Riccio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangenot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12033" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRVDF6QK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679268v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Temori" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730526v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durousseau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2011.03544.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679336v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazaygues" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763199v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1423-0410.2012.01620.x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763256v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dicristofaro" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elmoujally" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortey" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702182v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rootsi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Myres" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Lin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;rve" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj King" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.86" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763244v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graefen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ball" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzas" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boisguerin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1701" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679271v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roz&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taulier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680290v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razafindrazaka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679325v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763784v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Narjes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakroun Tahar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hajer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkefi Sa&#239;da" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houissa Betoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636121v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08561.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617213v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy King" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kouvatsi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Triantaphyllidis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-69" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678588v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679246v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papa" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rits" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636114v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rits" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691.x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565113v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Msaidie" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Longepied" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.128" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2010.01599.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636096v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrara" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.02830.x" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-702QB0MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679239v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738166v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaerve Mari" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy J. King" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.146" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645380v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637618v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2010.090222" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439878v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Roy J." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myres Natalie M." TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Brenda M." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.166" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637697v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02161.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QXVN79C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637690v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buhler" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Galicher" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02369.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0D9ZK29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439948v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavalli-Forza" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas/0910803106" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637725v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2008.02078.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXF0SWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637993v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2009.08.002" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXFM9F3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417513v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Halverson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Reid" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02193.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LQXQQ7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741215v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616859v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Underhill" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00096800" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2W2KR8JW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172675v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grassineau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducourneau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01130.x" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G9RBQ6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377328v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gils Bellis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007237v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153540v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173130v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874193v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattioli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terrier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cantat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gelin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189695v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ruiz-Linares" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269189v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269182v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169952v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubinet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269128v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269126v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269124v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269117v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269111v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602954v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Pasquier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brunet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Nunes" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12785" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9XDXB2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269186v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269184v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074492v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babinet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pakdaman" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cohen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739718v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Dzia Lepfoundzou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287226v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia D. Bokilo" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071505v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Mazas" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071645v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071651v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheikha" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152539v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassale" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dettori" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491080v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011766v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>