--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -199,520 +199,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Pathogen‐Driven Selection Acting on &amp;lt;i&amp;gt;HLA‐DPB1&amp;lt;/i&amp;gt; in Response to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Malaria in West Africa</w:t>
+                <w:t xml:space="preserve">Red blood cell alloimmunization immunogenetic risk factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goeury</w:t>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Faye</w:t>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gerbault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70933⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.102634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2025.102634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981734v1</w:t>
+                <w:t xml:space="preserve">hal-05333510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Pathogen‐Driven Selection Acting on &amp;lt;i&amp;gt;HLA‐DPB1&amp;lt;/i&amp;gt; in Response to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Malaria in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Pascale Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Condemi</w:t>
+                <w:t xml:space="preserve">Viktor Černý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim El Nemer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Crubezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e70933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04878570v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the toxicity-efficacy ratio of venetoclax in real-world patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid change in red cell blood group systems after the main Out of Africa of Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Osanno</w:t>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Brocque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00277-025-06531-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83023-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05418276v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell alloimmunization immunogenetic risk factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the toxicity-efficacy ratio of venetoclax in real-world patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Osanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Brocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pedini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Carla Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96, pp.102634. </w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (12), pp.6327-6337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2025.102634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00277-025-06531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333510v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for a Precise Identification of Human Erythroblast Subpopulations by Flow Cytometry</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1094,831 +1094,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA‐F transcriptional and protein differential expression according to its genetic polymorphisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic efficacy of platelet transfusion treated with amotosalen/UVA pathogen inactivation technology (INTERCEPTTM Blood System) in acute myeloid leukemia patients undergoing chemotherapy with curative intent: a single center experience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beley</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patrick Ladaique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15087⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2450/2023.0143-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102403v1</w:t>
+                <w:t xml:space="preserve">hal-03996550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new complement‐dependent lymphocytotoxicity cross match method using an automated cell counter, the NucleoCounter ® NC ‐3000™</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">New methods for the quantification of mixed chimerism in transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicem Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moskovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1023116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102393v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical relevance of cell-free DNA quantification and qualification during the first month after lung transplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Casas</w:t>
+                <w:t xml:space="preserve">HLA‐F transcriptional and protein differential expression according to its genetic polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fina</w:t>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1183949. </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.15087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102417v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of platelet transfusion treated with amotosalen/UVA pathogen inactivation technology (INTERCEPTTM Blood System) in acute myeloid leukemia patients undergoing chemotherapy with curative intent: a single center experience.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new complement‐dependent lymphocytotoxicity cross match method using an automated cell counter, the NucleoCounter ® NC ‐3000™</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ladaique</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Baudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Etienne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Vey</w:t>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (6), pp.647-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2450/2023.0143-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.15044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996550v1</w:t>
+                <w:t xml:space="preserve">hal-04102393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods for the quantification of mixed chimerism in transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Clinical relevance of cell-free DNA quantification and qualification during the first month after lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Frassati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Maioli</w:t>
+                <w:t xml:space="preserve">Sylvia Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moskovtchenko</w:t>
+                <w:t xml:space="preserve">Frédéric Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.1183949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1023116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1183949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983038v1</w:t>
+                <w:t xml:space="preserve">hal-04102417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bichel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Yannick Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Silvy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695279v1</w:t>
+                <w:t xml:space="preserve">hal-03695255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and characterization of RHD and RHCE variants in the Noir Marron population from French Guiana</w:t>
               </w:r>
@@ -1943,1941 +1939,1945 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (12), pp.2631-2638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.17132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of platelet transfusion refractoriness in a CD36 ‐negative patient with acute myeloid leukemia: Diagnostic and therapeutic management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Hicheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (10), pp.2148-2150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.17093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening platelet function in blood donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Baudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Pouymayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ibrahim-Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (8), pp.1643-1651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.16990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of societal and legal context on the blood supply of African‐ancestry populations in Western countries: A review of practices and the French example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+                <w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jaffré</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vox.13326⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695255v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.ji2100358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an Alu-mediated 5.7-kb deletion of the LU gene in a pregnant Moroccan woman with anti-Lu3.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Izard</w:t>
+                <w:t xml:space="preserve">Mobilisation of HLA‐F on the Surface of Bronchial Epithelial Cells and Platelets in Asthmatic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fiouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Menanteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Mohamad Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood transfusion = Trasfusione del sangue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (5), pp.491-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2450/2022.0200-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.14782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853235v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of HLA‐F on the Surface of Bronchial Epithelial Cells and Platelets in Asthmatic Patients</w:t>
+                <w:t xml:space="preserve">An overview of red blood cell and platelet alloimmunisation in transfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Fiouane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.14782⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2022.08.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762983v1</w:t>
+                <w:t xml:space="preserve">hal-03762985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of red blood cell and platelet alloimmunisation in transfusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five-Years Review of RHCE Alleles Detected after Weak and/or Discrepant C Results in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2022.08.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes13061058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762985v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Determination of the phylogenetic origins of the Árpád Dynasty based on Y chromosome sequencing of Béla the Third</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative and quantitative comparison of cell-free DNA and cell-free fetal DNA isolation by four (semi-)automated extraction methods: impact in two clinical applications: chimerism quantification and noninvasive prenatal diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Nagy</w:t>
+                <w:t xml:space="preserve">Hajer Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Olasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karan Kapuria</w:t>
+                <w:t xml:space="preserve">Jade Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00795-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-020-02671-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135665v1</w:t>
+                <w:t xml:space="preserve">hal-03247642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHCE*01 ( c.499A&amp;gt;G , p.Met167Val ) allele: Weak RhE expression which does not require the E‐specific proline 226</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Goumidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.16247⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (17), pp.2394-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135651v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal HLA Ib Polymorphisms in Pregnancy Allo-Immunization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Determination of the phylogenetic origins of the Árpád Dynasty based on Y chromosome sequencing of Béla the Third</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilie Isgaard</w:t>
+                <w:t xml:space="preserve">Péter Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Seefeldt Stæhr</w:t>
+                <w:t xml:space="preserve">Judit Olasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endre Neparáczki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Kapuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.657217⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00795-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of new HLA‐J alleles assigned by next generation sequencing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RHCE*01 ( c.499A&amp;gt;G , p.Met167Val ) allele: Weak RhE expression which does not require the E‐specific proline 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.16247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.14288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247629v1</w:t>
+                <w:t xml:space="preserve">hal-03135651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal HLA Ib Polymorphisms in Pregnancy Allo-Immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+                <w:t xml:space="preserve">Gry Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Isgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Seefeldt Stæhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.657217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.657217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306224v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative comparison of cell-free DNA and cell-free fetal DNA isolation by four (semi-)automated extraction methods: impact in two clinical applications: chimerism quantification and noninvasive prenatal diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of new HLA‐J alleles assigned by next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.14288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-020-02671-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247642v1</w:t>
+                <w:t xml:space="preserve">hal-03247629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of ABO haplotypes with the risk of venous thrombosis: impact on disease risks estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerri Wiggins</w:t>
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruifang Li-Gao</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brown</w:t>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (17), pp.2394-2402. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135635v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of SARS-CoV-2 in a Cornea Transplant</w:t>
               </w:r>
@@ -3997,77 +3997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing and Crystal Digital PCR for Chimerism Monitoring of Post-Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicem Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,1625 +4265,1625 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-H*02:07 Is a Membrane-Bound Ligand of Denisovan Origin That Protects against Lysis by Activated Immune Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208 (1), pp.49-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.2100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[What to remember from blood transfusion?]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CORS (CROM20): A new high-prevalence antigen in the Cromer blood group system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Durieux-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.16052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135612v1</w:t>
+                <w:t xml:space="preserve">hal-02939073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower prevalence of antibodies neutralizing SARS-CoV-2 in group O French blood donors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Complete genetic sequence of 15 novel HLA‐H alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104880⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.13846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939059v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genetic sequence of 15 novel HLA‐H alleles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLA-H: Transcriptional Activity and HLA-E Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sayer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Benoit d'Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.13846⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493951v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-H: Transcriptional Activity and HLA-E Mobilization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABO blood group, glycosyltransferase activity and risk of venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+                <w:t xml:space="preserve">M. Ibrahim-Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02986⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493948v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABO blood group, glycosyltransferase activity and risk of venous thromboembolism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of hepatitis E virus among blood donors on Corsica, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Suchon</w:t>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.05.051⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.5.1900336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121891v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of hepatitis E virus among blood donors on Corsica, France, 2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Djoudi</w:t>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.5.1900336⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0228878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493954v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02526607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORS (CROM20): A new high-prevalence antigen in the Cromer blood group system.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification of eleven novel HLA‐A , ‐B, ‐C, ‐ DRB1 and ‐ DQB1 alleles in the 1000 Genomes Project panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.14164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.16052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939073v1</w:t>
+                <w:t xml:space="preserve">hal-03064555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">[Blood transfusion and blood products: indications, complications. Haemovigilance].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sfumato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.e167-e174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02526607v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of eleven novel HLA‐A , ‐B, ‐C, ‐ DRB1 and ‐ DQB1 alleles in the 1000 Genomes Project panel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing and Crystal Digital PCR for Chimerism Monitoring of Post-Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicem Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Budon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.14164⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064555v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Blood transfusion and blood products: indications, complications. Haemovigilance].</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lower prevalence of antibodies neutralizing SARS-CoV-2 in group O French blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.104880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135619v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing and Crystal Digital PCR for Chimerism Monitoring of Post-Allogeneic Hematopoietic Stem Cell Transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[What to remember from blood transfusion?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.e175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000962v1</w:t>
+                <w:t xml:space="preserve">hal-03135612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: New HLA-H alleles and haplotype structure description</w:t>
+                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: new HLA-H alleles and haplotype structure description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
@@ -5891,51 +5891,51 @@
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137704v1</w:t>
+                <w:t xml:space="preserve">hal-03371942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptional signature associated with non-Hodgkin lymphoma in the blood of patients with Q fever</w:t>
               </w:r>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217542. </w:t>
@@ -6068,64 +6068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corsican population reveals a close affinity with Northern and Central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Tamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6274,783 +6274,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t>
+                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raveane</w:t>
+                <w:t xml:space="preserve">Karim Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aneli</w:t>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Montinaro</w:t>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Athanasiadis</w:t>
+                <w:t xml:space="preserve">Amadou Niangaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barlera</w:t>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279131v1</w:t>
+                <w:t xml:space="preserve">hal-04907329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of three novel RHCE*ce variant alleles affecting Rhc (RH4) reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugdivine Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.2754-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.15417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907329v1</w:t>
+                <w:t xml:space="preserve">hal-02298614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of three novel RHCE*ce variant alleles affecting Rhc (RH4) reactivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation de l'âge médicolégal grâce à l'étude de la méthylation de l'ADN : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.15417⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298614v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'âge médicolégal grâce à l'étude de la méthylation de l'ADN : revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lien immunohématologie-délivrance structurel ou fonctionnel – Quels éléments pour la maîtrise des risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferrera-Tourenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bacquet</w:t>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Magdinier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Gouvitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407527v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien immunohématologie-délivrance structurel ou fonctionnel – Quels éléments pour la maîtrise des risques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure of modern-day Italians reveals patterns of ancient and archaic ancestries in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raveane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ferrera-Tourenc</w:t>
+                <w:t xml:space="preserve">S. Aneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dettori</w:t>
+                <w:t xml:space="preserve">F. Montinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gouvitsos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.eaaw3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298653v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The c.939G&amp;gt;A synonymous polymorphism in RHCE can be encountered on different molecular backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7078,4101 +7078,4101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: new HLA-H alleles and haplotype structure description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Giving blood: providing treatment, providing knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371942v1</w:t>
+                <w:t xml:space="preserve">hal-03758813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving blood: providing treatment, providing knowledge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des représentations du sang menstruel sur le choix contraceptif des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernandez-Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rousseau-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courbiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (9), pp.662-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03758813v1</w:t>
+                <w:t xml:space="preserve">hal-02293213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DO/ART4 gene sequencing in sub‐Saharan cohorts and African migrants: useful data describing the diversity and spreading of rare variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.15572⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/bjstr.2019.13.002420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493943v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fina</w:t>
+                <w:t xml:space="preserve">DO/ART4 gene sequencing in sub‐Saharan cohorts and African migrants: useful data describing the diversity and spreading of rare variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Movia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/bjstr.2019.13.002420⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (12), pp.3755-3766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.15572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983065v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Underhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des représentations du sang menstruel sur le choix contraceptif des femmes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the Purity of Isolated Cd3+ T Cell Populations by A New Molecular Biology Technology: Impact on the Quantification of Chimerism Monitoring After Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedini P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lopasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Demerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velier M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassa S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02293213v1</w:t>
+                <w:t xml:space="preserve">hal-03306225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Purity of Isolated Cd3+ T Cell Populations by A New Molecular Biology Technology: Impact on the Quantification of Chimerism Monitoring After Hematopoietic Stem Cell Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dassa S</w:t>
+                <w:t xml:space="preserve">Diversity of Killer Cell Ig-Like Receptor, HLA Class I, and Their Interactions in Seven Populations of Sub-Saharan Africans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Nemat-Gorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Guethlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Norberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (9), pp.2637-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03306225v1</w:t>
+                <w:t xml:space="preserve">hal-02090800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Killer Cell Ig-Like Receptor, HLA Class I, and Their Interactions in Seven Populations of Sub-Saharan Africans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.13.002420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02090800v1</w:t>
+                <w:t xml:space="preserve">hal-02137695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet Digital PCR: A New Technology for Detection and Quantification of Chimerism After Allogenic Hematopoietic Stem Cell Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">FCGR3A and FCGR2A Genotypes Differentially Impact Allograft Rejection and Patients' Survival After Lung Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnes Basire</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e27477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.13.002420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137695v1</w:t>
+                <w:t xml:space="preserve">hal-03983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR3A and FCGR2A Genotypes Differentially Impact Allograft Rejection and Patients' Survival After Lung Transplant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Ali Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niangaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983059v1</w:t>
+                <w:t xml:space="preserve">hal-02045360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alhassane Ba</w:t>
+                <w:t xml:space="preserve">HLAIb worldwide genetic diversity: New HLA-H alleles and haplotype structure description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045360v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Réactions transfusionnelles].</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075086v1</w:t>
+                <w:t xml:space="preserve">hal-01783534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of new HLA‐F alleles assigned by Next Generation Sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.13455⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963003v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Lin</w:t>
+                <w:t xml:space="preserve">A proposal for a rational transfusion strategy in patients of European and North African descent with weak D type 4.0 and 4.1 phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Flegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2450/2018.0059-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863090v1</w:t>
+                <w:t xml:space="preserve">hal-01821523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G Haplotypes Are Differentially Associated with Asthmatic Features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De Novo Persistent Post-Lung Transplantation HLA Donor-Specific Antibodies (DSA) but not Preformed DSA are Associated with Worse Survival and a Higher Risk of Developing Chronic Lung Allograft Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760082v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex lateral flow assay for rapid visual blood group genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+                <w:t xml:space="preserve">Julien Gomez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Cox</w:t>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.766 - 773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112694v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a rational transfusion strategy in patients of European and North African descent with weak D type 4.0 and 4.1 phenotypes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Peyrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Magali Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournamille</w:t>
+                <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Jamet</w:t>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2450/2018.0059-18⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821523v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Persistent Post-Lung Transplantation HLA Donor-Specific Antibodies (DSA) but not Preformed DSA are Associated with Worse Survival and a Higher Risk of Developing Chronic Lung Allograft Dysfunction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Maternal HLA-G*01:01:01:04 protects from anti-HLA-class II immunization in pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Chiaroni</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2018.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298607v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex lateral flow assay for rapid visual blood group genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Roubinet</w:t>
+                <w:t xml:space="preserve">De Novo persistent post-lung transplantation HLA donor-specific antibodies (DSA) but not performed DSA are associated with worse survival and a higher risk of developing chronic lung allograft dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01804087v1</w:t>
+                <w:t xml:space="preserve">hal-02137804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance and costs of RHD genotyping in women with a weak D phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+                <w:t xml:space="preserve">L. Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gayet</w:t>
+                <w:t xml:space="preserve">C. Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leveque</w:t>
+                <w:t xml:space="preserve">E. Durieux-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gouvitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931093v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal HLA-G*01:01:01:04 protects from anti-HLA-class II immunization in pregnant women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Paganini</w:t>
+                <w:t xml:space="preserve">HLA-G expression in epithelia: proliferation, differentiation and immune regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931074v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Comparing two blood culture systems for the detection of bacterial contamination in platelet concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (11), pp.2604 - 2610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.14911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783534v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo persistent post-lung transplantation HLA donor-specific antibodies (DSA) but not performed DSA are associated with worse survival and a higher risk of developing chronic lung allograft dysfunction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">HLA-G Haplotypes Are Differentially Associated with Asthmatic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137804v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and costs of RHD genotyping in women with a weak D phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Réactions transfusionnelles].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (9), pp.1029-1033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01821545v1</w:t>
+                <w:t xml:space="preserve">hal-02075086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G expression in epithelia: proliferation, differentiation and immune regulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Prehistoric migrations through the Mediterranean basin shaped Corsican Y-chromosome diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chanez</w:t>
+                <w:t xml:space="preserve">Cornelia Di Gaetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137750v1</w:t>
+                <w:t xml:space="preserve">hal-01863090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two blood culture systems for the detection of bacterial contamination in platelet concentrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kahina Chetouane</w:t>
+                <w:t xml:space="preserve">Validation of new HLA‐F alleles assigned by Next Generation Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Dubourg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anissa Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (11), pp.2604 - 2610. </w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.14911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tan.13455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931043v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of a D-CE-D hybrid gene on a weak D Type 2 molecular background.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bronchial Epithelial Cells from Asthmatic Patients Display Less Functional HLA-G Isoform Expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Granier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.14023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477142v1</w:t>
+                <w:t xml:space="preserve">hal-01492659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of microorganisms from platelet concentrates by matrix-assisted laser desorption ionization time-of-flight mass spectrometry after short-term incubation on liquid medium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">First description of a D-CE-D hybrid gene on a weak D Type 2 molecular background.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.766 - 773. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.14023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.14430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658009v1</w:t>
+                <w:t xml:space="preserve">hal-01477142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial Epithelial Cells from Asthmatic Patients Display Less Functional HLA-G Isoform Expression.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Piquemal</w:t>
+                <w:t xml:space="preserve">Rapid identification of microorganisms from platelet concentrates by matrix-assisted laser desorption ionization time-of-flight mass spectrometry after short-term incubation on liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+                <w:t xml:space="preserve">Christophe Flaudrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.6. </w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.766 - 773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/trf.14430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492659v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro detection of bacterial contamination in platelet concentrates by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry: a preliminary study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLA-E*01:01 AND HLA-E*01:03 ARE CORRELATED TO POOR SURVIVAL AND INCREASED CHRONIC REJECTION CLAD IN LUNG TRANSPLANTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dubourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Delerce</w:t>
+                <w:t xml:space="preserve">M. Pelardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">A. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613911v1</w:t>
+                <w:t xml:space="preserve">hal-01489669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-E*01:01 AND HLA-E*01:03 ARE CORRELATED TO POOR SURVIVAL AND INCREASED CHRONIC REJECTION CLAD IN LUNG TRANSPLANTATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
+                <w:t xml:space="preserve">In vitro detection of bacterial contamination in platelet concentrates by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pelardy</w:t>
+                <w:t xml:space="preserve">Grégory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
+                <w:t xml:space="preserve">Jeremy Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Basire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gomez</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489669v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Chikungunya Virus Outbreaks in Guadeloupe and Martinique, 2014: An Observational Study in Volunteer Blood Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,103 +11262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New silent and weak D alleles: molecular characterization and associated antigen density.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11383,103 +11383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New KEL*01M and KEL*02M alleles: structural modeling to assess the impact of amino acid changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infusionstherapie und Transfusionsmedizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -11555,51 +11555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul j. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill a. Hollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Nemat-Gorgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley m. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11663,90 +11663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of HLA-A and Non-Classical HLA Class I Alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eliaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11836,51 +11836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11943,90 +11943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-E*01:03 Allele in Lung Transplant Recipients Correlates with ă Higher Chronic Lung Allograft Dysfunction Occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pelardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12081,77 +12081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-chromosome phylogeographic analysis of the Greek-Cypriot population reveals elements consistent with Neolithic and Bronze Age settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Voskarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Hadjipanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ignatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12196,1465 +12196,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes sanguins de nature protéique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1155-1984(15)60097-8⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213893v1</w:t>
+                <w:t xml:space="preserve">hal-01331577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HLA-E(⁎)01:03 Allele in Lung Transplant Recipients Correlates with Higher Chronic Lung Allograft Dysfunction Occurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016, pp.1910852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1910852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199829v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité immunologique des transfusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G C Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2015 Jan 21. doi: 10.1111/mve.12100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108578v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple genotyping procedure without DNA extraction to identify rare blood donors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groupes sanguins de nature protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Silvy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vox.12261⟩</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(15)60097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152536v1</w:t>
+                <w:t xml:space="preserve">hal-01213893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan red cell antigen phenotypes and glucose-6-phosphate dehydrogenase deficiency variants in French Guiana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1365-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.e0132211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331577v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-E(⁎)01:03 Allele in Lung Transplant Recipients Correlates with Higher Chronic Lung Allograft Dysfunction Occurrence.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité immunologique des transfusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/1910852⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2014.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362578v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple genotyping procedure without DNA extraction to identify rare blood donors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kernif</w:t>
+                <w:t xml:space="preserve">A Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Stafford</w:t>
+                <w:t xml:space="preserve">C Movia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G C Coles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kassim Papa</w:t>
+                <w:t xml:space="preserve">V Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vox.12261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116998v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RH diversity in Mali: characterization of a new haplotype RHD*DIVa/RHCE*ceTI(D2).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirstophe Bégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Silvy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13109⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213859v1</w:t>
+                <w:t xml:space="preserve">hal-01820037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal RHD zygosity determination in Tunisians: evaluation of three molecular tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">RH diversity in Mali: characterization of a new haplotype RHD*DIVa/RHCE*ceTI(D2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current studies in hematology and blood transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2450/2014.0308-13⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (6pt2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234167v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Diego Blood Group System in Amerindians: Evidence for Gene-Culture Comigration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Genotyping of 28 blood group alleles in blood donors from Mali: Prediction of rare phenotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820037v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of 28 blood group alleles in blood donors from Mali: Prediction of rare phenotypes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Paternal RHD zygosity determination in Tunisians: evaluation of three molecular tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Jemni-Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current studies in hematology and blood transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2450/2014.0308-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235999v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of the art4 gene in sub-Saharan cohorts reveals ethnic differences and two new DO alleles: DO*B-Ile5Thr and DO*B-Trp266Arg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2015 May 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13673,6353 +13673,6353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes sanguins de nature glucidique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">[Contribution of red blood group genotyping for recipients in immune-hematology through three years of activity at the EFS Alpes-Méditerranée.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Filosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.289-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128043v1</w:t>
+                <w:t xml:space="preserve">hal-01095276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective detection of chikungunya virus in blood donors, Caribbean 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123 (23), pp.3679-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2014-03-564880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Hepatitis E virus: Blood transfusion implications.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HLA-net GENE[RATE] pipeline for effective HLA data analysis and its application to 145 population samples from Europe and neighbouring areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roessli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanchez-Mazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Antigens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (5), pp.307-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tan.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common subclinical hypothyroidism during Whipple's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fenollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Oddoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2334-14-370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Contribution of red blood group genotyping for recipients in immune-hematology through three years of activity at the EFS Alpes-Méditerranée.]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phylogenetic and geographic structure of Y-chromosome haplogroup R1a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter A Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G David Poznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siiri Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Järve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095276v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogenetic and geographic structure of Y-chromosome haplogroup R1a.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice A Lin</w:t>
+                <w:t xml:space="preserve">Synonymous nucleotide polymorphisms influence Dombrock blood group protein expression in K562 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durousseau de Coulgeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2014.50⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (8), pp.489-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985026v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synonymous nucleotide polymorphisms influence Dombrock blood group protein expression in K562 cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Off-on polyadenylation strategy as a supplemental mechanism for silencing toxic transgene expression during lentiviral vector production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Zwojsczyki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.12597⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (6), pp.311-2, 314-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/000114178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940863v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle adjustments of the glucose-6-phosphate dehydrogenase (G6PD) mutation database and reference sequence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dugoujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (1), pp.55-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-on polyadenylation strategy as a supplemental mechanism for silencing toxic transgene expression during lentiviral vector production.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Hémorragie aiguë massive : mise à disposition de plasma en urgence vitale immédiate par décongélation rapide dès la première ligne transfusionnelle. Validation de méthode sur automate Helmer DH8. Retour d’expérience et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/000114178⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4-5), pp.234-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055288v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémorragie aiguë massive : mise à disposition de plasma en urgence vitale immédiate par décongélation rapide dès la première ligne transfusionnelle. Validation de méthode sur automate Helmer DH8. Retour d’expérience et perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short duplication within the RHCE gene associated with an in cis deleted RHD causing a Rhnull amorph phenotype in an immunized pregnant woman with anti-Rh29.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ouchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Abdelkefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12/2014, pp.en cours. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.12937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2014.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01084868v1</w:t>
+                <w:t xml:space="preserve">hal-01095285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short duplication within the RHCE gene associated with an in cis deleted RHD causing a Rhnull amorph phenotype in an immunized pregnant woman with anti-Rh29.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groupes sanguins de nature glucidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emc -- Hematologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014;9(3):1-16 [Article 13-000-R-50]., pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1984(14)60096-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.12937⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01095285v1</w:t>
+                <w:t xml:space="preserve">hal-01128043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie.M Myres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice.A Lin</w:t>
+                <w:t xml:space="preserve">Natalie M Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820046v1</w:t>
+                <w:t xml:space="preserve">hal-00903448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood group typing in five Afghan populations in the North Hindu-Kush region: implications for blood transfusion practice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mazières</w:t>
+                <w:t xml:space="preserve">D El Moujally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Temory</w:t>
+                <w:t xml:space="preserve">A Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vasseur</w:t>
+                <w:t xml:space="preserve">S Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gallian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
+                <w:t xml:space="preserve">M Cortey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.167-74. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (2), pp.203 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tme.12038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814792v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the electronic (computer) cross-match.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood group typing in five Afghan populations in the North Hindu-Kush region: implications for blood transfusion practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Davis</w:t>
+                <w:t xml:space="preserve">S. Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wong</w:t>
+                <w:t xml:space="preserve">S. A. Temory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. W. M. Schwartz</w:t>
+                <w:t xml:space="preserve">H. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. R. Mayr</w:t>
+                <w:t xml:space="preserve">P. Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104 (4), pp.350-64. </w:t>
+              <w:t xml:space="preserve">Transfusion Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.167-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vox.12003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tme.12038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870844v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive survey of both RHD and RHCE allele frequencies in sub-Saharan Africa.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of the electronic (computer) cross-match.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Reesink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. M. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. R. Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.12409⟩</w:t>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (4), pp.350-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vox.12003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870826v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseillevirus-like virus recovered from blood donated by asymptomatic humans.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive survey of both RHD and RHCE allele frequencies in sub-Saharan Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (11 (supp. 2)), pp.3009-3017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.12409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marseillevirus-like virus recovered from blood donated by asymptomatic humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima El Moujally</w:t>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Agnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Mickaël Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martí Cortey</w:t>
+                <w:t xml:space="preserve">Laura Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (7), pp.1042-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762572v1</w:t>
+                <w:t xml:space="preserve">hal-00870828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of alleles encoding high- and low-prevalence red blood cell antigens across Africa: useful data to facilitate transfusion in African patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Moujally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Cortey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (2), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.12546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870818v1</w:t>
+                <w:t xml:space="preserve">hal-00762572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Organization of safe cost-effective blood transfusion: experience APHM-EFSAM].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrera-Tourenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.15-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2012.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel polymorphism restricted to the (C)ces Type 1 haplotype avoids risk of transfusion deadlock in SCD patients.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity of alleles encoding high- and low-prevalence red blood cell antigens across Africa: useful data to facilitate transfusion in African patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (6), pp.863-867. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 163, pp.528-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.12179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00763786v1</w:t>
+                <w:t xml:space="preserve">hal-00870818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afghan hindu kush: where eurasian sub-continent gene flows converge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of novel polymorphism restricted to the (C)ces Type 1 haplotype avoids risk of transfusion deadlock in SCD patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.863-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903448v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Agnel</w:t>
+                <w:t xml:space="preserve">HLA-G UTR Haplotype Conservation in the Malian Population: Association with Soluble HLA-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mazières</w:t>
+                <w:t xml:space="preserve">Karim-Frédéric Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cortey</w:t>
+                <w:t xml:space="preserve">Nissem Cherouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01820051v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G UTR Haplotype Conservation in the Malian Population: Association with Soluble HLA-G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim-Frédéric Traore</w:t>
+                <w:t xml:space="preserve">RHCE*cE734C allele encodes an altered c antigen and a suppressed E antigen not detected with standard reagents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissem Cherouat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Buhler</w:t>
+                <w:t xml:space="preserve">Aurélie Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall W Velliquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lomas-Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082517⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (5), pp.955-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03860.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940846v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHCE*cE734C allele encodes an altered c antigen and a suppressed E antigen not detected with standard reagents.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Simon</w:t>
+                <w:t xml:space="preserve">16(th) IHIW: analysis of HLA population data, with updated results for 1996 to 2012 workshop data (AHPD project report).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03860.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iji.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839022v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16(th) IHIW: analysis of HLA population data, with updated results for 1996 to 2012 workshop data (AHPD project report).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cuénod</w:t>
+                <w:t xml:space="preserve">Afghan Hindu Kush: Where Eurasian Sub-Continent Gene Flows Converge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pennarun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.M Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice.A Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iji.12033⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820070v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic data of 15 STR loci in five populations from Afghanistan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regular versus lapsed donors: Sociodemographic differences and motivational factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa Temori</w:t>
+                <w:t xml:space="preserve">P. Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Genetics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (1), pp.e44-5</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679268v1</w:t>
+                <w:t xml:space="preserve">hal-00679336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (9), pp.2020-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2011.03544.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular versus lapsed donors: Sociodemographic differences and motivational factors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization of a new D- - haplotype in a Comorian man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (4), pp.352-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1423-0410.2012.01620.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679336v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a new D- - haplotype in a Comorian man.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Granier</w:t>
+                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elmoujally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1423-0410.2012.01620.x⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763199v1</w:t>
+                <w:t xml:space="preserve">hal-00763256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-G haplotype structure shows good conservation between different populations and good correlation with high, normal and low soluble HLA-G expression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinguishing the co-ancestries of haplogroup G Y-chromosomes in the populations of Europe and the Caucasus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cortey</w:t>
+                <w:t xml:space="preserve">S. Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nm Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Järve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.1275-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2012.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763256v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the co-ancestries of haplogroup G Y-chromosomes in the populations of Europe and the Caucasus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rj King</w:t>
+                <w:t xml:space="preserve">New insights into the Tyrolean Iceman's origin and phenotype as inferred by whole-genome sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2012.86⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (698), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702182v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Tyrolean Iceman's origin and phenotype as inferred by whole-genome sequencing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Boisguerin</w:t>
+                <w:t xml:space="preserve">The Arabo-Islamic migrations in Madagascar: first genetic study of the GM system in three Malagasy populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Capredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez-Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.161-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763244v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSFY genes and the P4 palindrome in the AZFb interval of the human Y chromosome are not required for spermatocyte maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabo-Islamic migrations in Madagascar: first genetic study of the GM system in three Malagasy populations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Chiaroni</w:t>
+                <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapel-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2011.03544.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680290v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of novel RHD alleles: relationship between phenotype, genotype, and trimeric architecture.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Durousseau</w:t>
+                <w:t xml:space="preserve">RHD zygosity assignments based on most probable genotype and hybrid Rhesus box detection in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Narjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakroun Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Hajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkefi Saïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houissa Betoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.362-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679325v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHD zygosity assignments based on most probable genotype and hybrid Rhesus box detection in Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkefi Saïda</w:t>
+                <w:t xml:space="preserve">Genetic data of 15 STR loci in five populations from Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houissa Betoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sa Temori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.362-366</w:t>
+              <w:t xml:space="preserve">Forensic Science International: Genetics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.e44-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763784v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of blood group antigens : hope and reality</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The coming of the Greeks to Provence and Corsica: Y-chromosome models of archaic Greek colonization of the western Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Kouvatsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Triantaphyllidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Scheidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08561.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00636121v1</w:t>
+                <w:t xml:space="preserve">inserm-00617213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coming of the Greeks to Provence and Corsica: Y-chromosome models of archaic Greek colonization of the western Mediterranean.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfusion sanguine : débats d'actualité 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.71-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617213v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion sanguine : débats d'actualité 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of RHCE and KEL alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.260-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678588v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RHCE and KEL alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Identification of RHCE and KEL alleles inlarge cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays : a transfusion support for sickle cell disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Rits</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 154 (2), pp.260-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679246v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RHCE and KEL alleles inlarge cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays : a transfusion support for sickle cell disease patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity on the Comoros Islands shows early seafaring as a major determinant of human biocultural evolution in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Msaidie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Longepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassim Papa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00636114v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity on the Comoros Islands shows early seafaring as a major determinant of human biocultural evolution in the Western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kassim Papa</w:t>
+                <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dicristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.128⟩</w:t>
+              <w:t xml:space="preserve">Tissue Antigens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2010.01599.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565113v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Galicher</w:t>
+                <w:t xml:space="preserve">Weak D and DEL alleles detected by routine SNaPshot genotyping : identification of four novel RHD alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gouvitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Antigens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2010.01599.x⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.401-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2010.02830.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678599v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak D and DEL alleles detected by routine SNaPshot genotyping : identification of four novel RHD alleles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ferrara</w:t>
+                <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Järve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2010.02830.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00636096v1</w:t>
+                <w:t xml:space="preserve">hal-00679239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Myres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siiri Rootsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Myres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rj King</w:t>
+                <w:t xml:space="preserve">Jaerve Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (1), pp.95-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679239v1</w:t>
+                <w:t xml:space="preserve">halshs-00738166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major Y-chromosome haplogroup R1b Holocene era founder effect in Central and Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roy J. King</w:t>
+                <w:t xml:space="preserve">Identification of &amp;lt;i&amp;gt;RHCE&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;KEL&amp;lt;/i&amp;gt; alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.146⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738166v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;lt;i&amp;gt;RHCE&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;KEL&amp;lt;/i&amp;gt; alleles in large cohorts of Afro-Caribbean and Comorian donors by multiplex SNaPshot and fragment assays: a transfusion support for sickle cell disease patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elimination of blood group antigens : hope and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 154 (2), pp.260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08691.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 152 (4), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08561.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645380v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single PCR multiplex SNaPshot reaction for detection of eleven blood group nucleotide polymorphims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (4), pp.453-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20066,77 +20066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hepatitis C virus strains circulating in republic of the Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Bokilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20193,1418 +20193,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of Y-chromosome haplogroup J1e among Arabic-speaking populations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Positive association of DRB1*04 and DRB1*15 alleles with Fya immunization in a Southern European population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King Roy J.</w:t>
+                <w:t xml:space="preserve">Stephan Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myres Natalie M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Ducourneau</w:t>
+                <w:t xml:space="preserve">Vital Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (11), pp.2412-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02369.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2009.166⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00439878v1</w:t>
+                <w:t xml:space="preserve">halshs-00637690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of inactive and active RHD alleles in native Congolese cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y chromosome diversity, human expansion, drift, and cultural evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Cavalli-Forza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (7), pp.1353-1360. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (48), pp.20174-20179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02161.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas/0910803106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00637697v1</w:t>
+                <w:t xml:space="preserve">hal-00439948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive association of DRB1*04 and DRB1*15 alleles with Fya immunization in a Southern European population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genetic strategy to control expression of human blood group antigens in red blood cells generated in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 49 (11), pp.2412-2417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02369.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 49 (5), pp.967-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2008.02078.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637690v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y chromosome diversity, human expansion, drift, and cultural evolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High levels of molecular polymorphism at the KIR2DL4 locus in French and Congolese populations: Impact for anthropology and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas/0910803106⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (11), pp.953-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439948v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic strategy to control expression of human blood group antigens in red blood cells generated in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Dombrock genotyping in a native Congolese cohort reveals two novel alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R. Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion E. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 49 (5), pp.967-976. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 49, pp.1661-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02193.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2008.02078.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637725v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of molecular polymorphism at the KIR2DL4 locus in French and Congolese populations: Impact for anthropology and clinical studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vital Galicher</w:t>
+                <w:t xml:space="preserve">The emergence of Y-chromosome haplogroup J1e among Arabic-speaking populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King Roy J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myres Natalie M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henn Brenda M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3), pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2009.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637993v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dombrock genotyping in a native Congolese cohort reveals two novel alleles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Molecular analysis of inactive and active RHD alleles in native Congolese cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chapel-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Bokilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 49, pp.1661-1671. </w:t>
+              <w:t xml:space="preserve">, 2009, 49 (7), pp.1353-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02193.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02161.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417513v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer mediated silencing and overexpression of selected blood group antigen : A tool for the generation of rare blood group control samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bagnis</w:t>
+                <w:t xml:space="preserve">Correlation of annual precipitation with human Y-chromosome diversity and the emergence of Neolithic agricultural and pastoral economies in the Fertile Crescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chapel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Peter A. Underhill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vox Sanguinis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (316), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00096800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741215v1</w:t>
+                <w:t xml:space="preserve">halshs-00616859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based typing of kell, kidd, MNS, dombrock, colton, and Yt blood groups systems in the French basques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gene transfer mediated silencing and overexpression of selected blood group antigen : A tool for the generation of rare blood group control samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vox Sanguinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (supplément 1), pp.70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284179v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of annual precipitation with human Y-chromosome diversity and the emergence of Neolithic agricultural and pastoral economies in the Fertile Crescent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DNA-based typing of kell, kidd, MNS, dombrock, colton, and Yt blood groups systems in the French basques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Underhill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00096800⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajhb.20720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00616859v1</w:t>
+                <w:t xml:space="preserve">halshs-00284179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving minority blood donation: anthropologic approach in a migrant community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grassineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (3), pp.402-409. </w:t>
@@ -21693,64 +21693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gils Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers québécois de démographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21788,90 +21788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-DRB1 frequencies of the comorian population and their genetic affinities with sub-saharian African and indian oceanian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (3), pp.265-278</w:t>
@@ -21913,51 +21913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-DRB1 frequencies of the Comorian population and their genetic affinities with Sub-Saharan African and Indian Oceanian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22038,90 +22038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-DRB1 frequencies of the comorian population and their genetic affinities with sub-saharian African and indian oceanian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Reviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (3), pp.265-278</w:t>
@@ -22150,51 +22150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of killer-cell immunoglobulin-like receptor (KIR) in Comoros and Southeast France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22202,51 +22202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Antigens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (5), pp.356-67. </w:t>
@@ -22290,764 +22290,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Navarro</w:t>
+                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592713v1</w:t>
+                <w:t xml:space="preserve">halshs-00008139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of natural killer cell immunoglobulin-like genes in south-eastern French and Comorian populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mercier</w:t>
+                <w:t xml:space="preserve">Sequence family variant loss from the AZFc interval of the human Y chromosome, but not gene copy loss, is strongly associated with male infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Machev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Longepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2006.00592.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (11), pp.814-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2004.022111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749124v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of rhesus blood group system in the French basques: a reappraisal using the allele-specific primers PCR method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId704" w:history="1">
+                <w:t xml:space="preserve">Distribution of natural killer cell immunoglobulin-like genes in south-eastern French and Comorian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2006.00592.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008529v1</w:t>
+                <w:t xml:space="preserve">halshs-00749124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Distribution of rhesus blood group system in the French basques: a reappraisal using the allele-specific primers PCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (2), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03007215v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic caracterisation of the population of grande Comore island (Njazidja) according to major blood groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 76 (4), pp.527-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008139v1</w:t>
+                <w:t xml:space="preserve">halshs-03007215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duffy blood group genotyping in French Basques using polymerase chain reaction with allele-specific primers (PCR-ASP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bauduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (1), pp.78-81. </w:t>
@@ -23129,90 +23129,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panorama du Paléolithique supérieur vu par les groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849e journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23231,437 +23231,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA de confiance : condition nécessaire pour le déploiement de l'IA dans les systèmes critiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mattioli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA2021 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874193v1</w:t>
+                <w:t xml:space="preserve">hal-03533352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IA de confiance : condition nécessaire pour le déploiement de l'IA dans les systèmes critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t>
+              <w:t xml:space="preserve">APIA2021 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271360v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533352v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of the current Corsican population from SNP markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23699,51 +23699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes sanguins rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFTS Société Française de Transfusion Sanguine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23768,103 +23768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don de sang : une approche territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cunéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congrès de la Société Française de Transfusion Sanguine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.S29-S30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23910,51 +23910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes sanguins rares ; problématique transfusionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Franco Bresilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23979,103 +23979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual blood group genotyping by lateral-flow dipstick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gomez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVth International Congress of the ISBT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toronto, Canada</w:t>
@@ -24104,51 +24104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood groups diversity : anthropological approach and transfusion impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Iran International Congress of Transfusion Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24167,631 +24167,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion and catastrophes : the French experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Iran International Congress of Transfusion Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Teheran, Iran</w:t>
+              <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269126v1</w:t>
+                <w:t xml:space="preserve">hal-01819912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfusion and catastrophes : the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The 4th Iran International Congress of Transfusion Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819912v1</w:t>
+                <w:t xml:space="preserve">hal-03269126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la population française ; impacts sur le don de sang et la transfusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le sang, le don ; aspects culturels. Société Démographique Historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre régional de transfusion de Toscane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prato, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la SDH "Sang famille parenté transmission", Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269124v1</w:t>
+                <w:t xml:space="preserve">hal-03269111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et évolution de l’Homme vues par les groupes sanguins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de transfusion Sanguine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269117v1</w:t>
+                <w:t xml:space="preserve">hal-03268465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sang, le don ; aspects culturels. Société Démographique Historique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Histoire et évolution de l’Homme vues par les groupes sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la SDH "Sang famille parenté transmission", Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Société Française de transfusion Sanguine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269111v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Diversité de la population française ; impacts sur le don de sang et la transfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Centre régional de transfusion de Toscane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prato, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268465v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, aix en provence, France</w:t>
@@ -24859,51 +24859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25104,77 +25104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecstasy of copper&amp;quot; : l'héritage des expansions néolithiques et de l'âge du Bronze dans le patrimoine génétique chypriote actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Voskarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Hadjipanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Ignatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25229,64 +25229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Begat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système de groupe sanguin Diego comme marqueur de la coévolution gène/culture en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, XXXIème Colloque du GALF, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25343,51 +25343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes sanguins, approche anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25405,51 +25405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire vue par les groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25467,51 +25467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes sanguins, approche anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25529,51 +25529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité des transfusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25591,64 +25591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red blood cell immunization in sickle cell disease: evidence of a large responder group and a low rate of anti-Rh linked to partial Rh phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournamille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25709,90 +25709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage disequilibrium between HLA-G*0104 and HLA-E*0103 alleles in Tswa Pygmies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Dzia Lepfoundzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25821,570 +25821,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIR2DL4 and HLA-G allelic polymorphism in human populations and in hematopoietic stem cell transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The polymorphism of KIR genes in worldwide human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.301-302</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Mazas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071502v1</w:t>
+                <w:t xml:space="preserve">hal-01071505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency protamine 1 gene transversions c.102GT and c.–107GC do not correlate with male infertility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Msaidie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia D. Bokilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polymorphism of KIR genes in worldwide human populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">KIR2DL4 and HLA-G allelic polymorphism in human populations and in hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.301-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Mazas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01071505v1</w:t>
+                <w:t xml:space="preserve">hal-01071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité populationnelle à Marseille : le don de sang comme prisme de lecture pluridisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'anthropologie génétique à la compréhension de l'histoire du peuplement du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cheikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.272-273</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.273-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071645v1</w:t>
+                <w:t xml:space="preserve">hal-01071651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'anthropologie génétique à la compréhension de l'histoire du peuplement du Moyen-Orient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité populationnelle à Marseille : le don de sang comme prisme de lecture pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.272-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cheikha</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01071651v1</w:t>
+                <w:t xml:space="preserve">hal-01071645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26402,103 +26402,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neanderthals and HLA, the African signature of an ancient immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Immunogenetics &amp; Histocompatibility conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t>
@@ -26527,103 +26527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titre Néandertal et HLA : la signature africaine d’un système immunitaire ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchal Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Genève, Suisse</w:t>
@@ -26652,103 +26652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costedoat Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
@@ -26777,103 +26777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don de sang dans les populations afrodescendantes : une approche territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cunéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26898,103 +26898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27032,90 +27032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -27176,51 +27176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27303,51 +27303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferrera-Tourenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dettori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27410,64 +27410,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN fiction&amp;quot; et ostéo -archéologie des périodes historiques. Futures perspectives et collections anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Universitaire de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains. Législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences de la Santé, 2022, Sciences technologies Santé, 979-10-320-0396-1</w:t>
@@ -27496,51 +27496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27604,64 +27604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des groupes sanguins dans les populations humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes sanguins érythrocytaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-386, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27868,51 +27868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE ANTHROPOGENETIQUE DE LA POPULATION COMORIENNE DE MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université de la Méditerranée - Aix-Marseille II, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -28029,51 +28029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D8B2FBC"/>
+    <w:nsid w:val="1AD3963D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28260,51 +28260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-chiaroni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3133-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2944-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goeury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Faye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Osanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brocque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delpech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-025-06531-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2025.102634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Prier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicem Cherouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ladaique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2023.0143-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moskovtchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1023116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dettori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pouymayou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16990" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fiouane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2022.08.140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Olasz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Nepar&#225;czki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kapuria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00795-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Persson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Isgaard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Seefeldt St&#230;hr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.657217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chatron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02671-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Budon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.09.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pastorino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dallas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13846" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.05.051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.5.1900336" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vrignaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15417" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407527v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouvitsos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.07.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF9DNG6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15266" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758813v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiberghien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bougard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Movia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durousseau de Coulgeans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15572" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2019.13.002420" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Sala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau-Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Morange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedini P" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lopasso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velier M" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassa S" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Nemat-Gorgani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Guethlein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Henn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Norberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801586" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kouba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002420" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paganini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13455" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00278" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Flegel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyrard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2018.0059-18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelardy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804087v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomez-Martinez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roubinet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01078" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931074v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.11.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821545v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux-Roussel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouvitsos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dettori" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.05.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31BX9HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137750v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931043v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chetouane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chetouane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14911" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477142v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14023" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658009v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flaudrops" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14430" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492659v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000533" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Cristofaro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flusin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHDMF65M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;j. Norman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill&#160;a. Hollenbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley&#160;m. Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven&#160;j. Norberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447663v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buhler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163570" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351994v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Garraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cartron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clavier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2016.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N69KGN6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482652v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213893v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubinet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(15)60097-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108578v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Muller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.06.035" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR1FR6QR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Silvy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Br&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimaldi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Movia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muriel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12261" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37DT327Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362578v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1910852" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213859v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13109" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1008857964DD7C18FB89F858B2CBC12152CF3223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234167v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Kacem" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Jemni-Yacoub" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2014.0308-13" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235999v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bagayoko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172181v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128043v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(14)60096-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054155v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-03-564880" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084846v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Piquet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djoudi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985029v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nunes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buhler" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roessli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12356" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054160v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddoze" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-370" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095276v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Filosa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985026v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Underhill" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Poznik" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siiri Rootsi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.50" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940863v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Halverson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12597" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055288v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zwojsczyki" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114178" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.08.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3VXJDZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095285v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ouchari" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Abdelkefi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12937" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T82DCHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814792v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Temory" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vasseur" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12038" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870844v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Reesink" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Davis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. M. Schwartz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Mayr" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12003" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4SV9BSF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870826v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12409" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7T1C782-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boyer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteil" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit292" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870818v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12546" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870832v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassale" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2012.10.004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFKJS7QP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763786v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beley" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12179" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820051v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Cristofaro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Moujally" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940846v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissem Cherouat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082517" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839022v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall W Velliquette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lomas-Francis" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03860.x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95PDPM1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820070v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Riccio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangenot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12033" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRVDF6QK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679268v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Temori" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730526v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durousseau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2011.03544.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679336v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazaygues" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763199v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1423-0410.2012.01620.x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763256v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dicristofaro" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elmoujally" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortey" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702182v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rootsi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Myres" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Lin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;rve" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj King" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.86" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763244v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graefen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ball" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzas" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boisguerin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1701" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679271v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roz&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taulier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680290v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razafindrazaka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679325v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763784v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Narjes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakroun Tahar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hajer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkefi Sa&#239;da" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houissa Betoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636121v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08561.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617213v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy King" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kouvatsi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Triantaphyllidis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-69" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678588v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679246v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papa" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rits" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636114v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rits" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691.x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565113v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Msaidie" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Longepied" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.128" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2010.01599.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636096v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrara" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.02830.x" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-702QB0MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679239v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738166v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaerve Mari" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy J. King" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.146" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645380v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637618v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2010.090222" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439878v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Roy J." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myres Natalie M." TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Brenda M." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.166" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637697v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02161.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QXVN79C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637690v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buhler" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Galicher" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02369.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0D9ZK29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439948v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavalli-Forza" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas/0910803106" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637725v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2008.02078.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXF0SWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637993v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2009.08.002" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXFM9F3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417513v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Halverson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Reid" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02193.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LQXQQ7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741215v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616859v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Underhill" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00096800" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2W2KR8JW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172675v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grassineau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducourneau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01130.x" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G9RBQ6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377328v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gils Bellis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007237v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153540v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173130v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874193v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattioli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terrier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cantat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gelin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189695v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ruiz-Linares" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269189v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269182v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169952v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubinet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269128v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269126v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269124v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269117v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269111v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602954v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Pasquier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brunet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Nunes" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12785" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9XDXB2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269186v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269184v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074492v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babinet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pakdaman" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cohen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739718v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Dzia Lepfoundzou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287226v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia D. Bokilo" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071505v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Mazas" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071645v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071651v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheikha" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152539v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassale" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dettori" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491080v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011766v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-chiaroni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3133-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2944-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2025.102634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goeury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83023-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Osanno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brocque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-025-06531-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Prier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ladaique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2023.0143-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicem Cherouat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moskovtchenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1023116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1183949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.13326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Laget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durieux-Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Filosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bertand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dettori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Basire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.17093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Baudey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pouymayou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Falaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menanteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2022.0200-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100358" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fiouane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2022.08.140" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bichel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silvy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13061058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chatron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02671-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Goumidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thibord" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Wiggins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Li-Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008997" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Nagy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Olasz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Nepar&#225;czki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rouse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Kapuria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00795-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Persson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Isgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Seefeldt St&#230;hr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.657217" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247629v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Otmani Idrissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aherfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bedotto-Buffet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080934" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Budon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.09.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vrignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dallas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13846" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim-Kosta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.05.051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gross" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djoudi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.5.1900336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064555v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135619v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939059v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pastorino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104880" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tamm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pennarun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kushniarevich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49901-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15417" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouvitsos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF9DNG6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aneli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montinaro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athanasiadis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3492" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15266" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758813v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiberghien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bougard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293213v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Sala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rousseau-Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Morange" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.06.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983065v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/bjstr.2019.13.002420" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Movia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durousseau de Coulgeans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15572" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedini P" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lopasso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velier M" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassa S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003972" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Nemat-Gorgani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Guethlein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Henn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Norberg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801586" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137695v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kouba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.13.002420" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ali Thera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137704v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Flegel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peyrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jamet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2018.0059-18" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298607v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelardy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804087v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomez-Martinez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roubinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01078" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931074v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paganini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.11.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137804v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821545v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laget" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durieux-Roussel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouvitsos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dettori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.05.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31BX9HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137750v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carlini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tous" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931043v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chetouane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chetouane" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14911" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760082v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00278" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075086v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863090v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Di Gaetano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200641" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963003v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ramdane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13455" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492659v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477142v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14023" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flaudrops" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14430" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489669v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Cristofaro" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelardy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basire" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613911v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubourg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delerce" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000533" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flusin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13553" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHDMF65M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362582v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#160;j. Norman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill&#160;a. Hollenbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley&#160;m. Marin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven&#160;j. Norberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447663v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buhler" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163570" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351994v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Garraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Danic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cartron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clavier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2016.06.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N69KGN6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482652v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gomez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voskarides" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Hadjipanagi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ignatiou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13323-016-0032-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331577v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1365-8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362578v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1910852" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213893v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubinet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(15)60097-8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199829v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;gat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132211" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108578v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Muller" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.06.035" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR1FR6QR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Silvy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Br&#232;s" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimaldi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Movia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muriel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12261" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-37DT327Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe B&#233;gat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213859v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13109" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1008857964DD7C18FB89F858B2CBC12152CF3223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bagayoko" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234167v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Kacem" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Jemni-Yacoub" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2450/2014.0308-13" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172181v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Filosa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054155v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-03-564880" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084846v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Piquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djoudi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nunes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buhler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roessli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Mazas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12356" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddoze" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-370" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Underhill" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G David Poznik" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siiri Rootsi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Lin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.50" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940863v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Halverson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12597" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055288v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zwojsczyki" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114178" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853976v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.001" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084868v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.08.006" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3VXJDZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095285v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ouchari" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Abdelkefi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12937" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T82DCHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128043v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1984(14)60096-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903448v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie M Myres" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076748" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820051v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Cristofaro" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Moujally" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.10.027" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW0P3Q70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814792v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;res" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Temory" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vasseur" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12038" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870844v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Reesink" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Davis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wong" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. M. Schwartz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Mayr" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vox.12003" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4SV9BSF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870826v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12409" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7T1C782-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870828v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boyer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fancello" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit292" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762572v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Moujally" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Agnel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Cortey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870832v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassale" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2012.10.004" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFKJS7QP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870818v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12546" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763786v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beley" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12179" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940846v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissem Cherouat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082517" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839022v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall W Velliquette" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lomas-Francis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03860.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95PDPM1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820070v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Riccio" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vangenot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12033" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRVDF6QK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820046v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.M Myres" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice.A Lin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679336v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duboz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazaygues" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730526v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel-Fernandes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durousseau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2011.03544.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763199v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1423-0410.2012.01620.x" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763256v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dicristofaro" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elmoujally" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortey" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702182v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rootsi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm Myres" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Lin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;rve" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj King" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.86" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763244v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graefen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ball" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzas" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boisguerin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1701" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680290v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razafindrazaka" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679271v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichine" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roz&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taulier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarro" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679325v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763784v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Narjes" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakroun Tahar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hajer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkefi Sa&#239;da" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houissa Betoul" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679268v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Temori" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617213v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy King" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kouvatsi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Triantaphyllidis" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Scheidel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-69" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678588v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679246v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rits" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636114v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rits" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08691.x" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565113v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Msaidie" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ducourneau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Longepied" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.128" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678599v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frassati" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galicher" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2010.01599.x" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636096v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrara" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2010.02830.x" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-702QB0MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679239v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Myres" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738166v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaerve Mari" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy J. King" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.146" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645380v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636121v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08561.x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637618v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2010.090222" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637690v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Buhler" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Galicher" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02369.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0D9ZK29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439948v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cavalli-Forza" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas/0910803106" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637725v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2008.02078.x" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXF0SWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637993v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2009.08.002" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXFM9F3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417513v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Halverson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Reid" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02193.x" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LQXQQ7Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439878v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King Roy J." TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myres Natalie M." TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henn Brenda M." TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.166" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637697v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02161.x" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QXVN79C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616859v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Underhill" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00096800" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2W2KR8JW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741215v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chapel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284179v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.20720" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172675v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grassineau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducourneau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2007.01130.x" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G9RBQ6D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377328v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gils Bellis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007237v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153540v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173130v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172423v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segura" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2006.00592.x" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMCH161M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008139v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01592713v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Machev" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saut" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Longepied" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Terriou" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Navarro" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.022111" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749124v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008529v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007215v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008129v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.10230" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Q47JZKX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423215v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874193v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattioli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terrier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cantat" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gelin" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189695v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ruiz-Linares" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269189v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370480v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cun&#233;o" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.311" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GCV4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269182v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169952v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roubinet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269128v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269126v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269111v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269117v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269124v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602954v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Pasquier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brunet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Nunes" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.12785" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9XDXB2D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273386v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056547v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Begat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269186v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269184v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074492v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babinet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pakdaman" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cohen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739718v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Dzia Lepfoundzou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071505v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Mazas" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287226v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia D. Bokilo" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071502v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071651v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cheikha" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071645v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606574v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512815v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Th&#233;o" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517943v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152539v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrera-Tourenc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lassale" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dettori" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894900v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517400v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491080v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferrera" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Molet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011766v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>