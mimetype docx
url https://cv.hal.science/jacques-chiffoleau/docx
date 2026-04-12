--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2717,234 +2717,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parrochia nel Medioevo : economia, scambi, solidariet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herder Editrice, pp.IX--XXVII, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l'économie paroissiale en Provence (vers 1260-vers 1480)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parrochia nel Medioevo : economia, scambi, solidarietà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herder Editrice, pp.61--117, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sol et l'immeuble. Les formes dissociées de propriété immobilière dans les villes de France et d'Italie (XIIe-XIXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome-Presses universitaires de Lyon, pp.309--325, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292928v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03292934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la vie religieuse au temps du premier concile de Lyon</w:t>
               </w:r>
@@ -3961,174 +3961,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la bulle Vergentis in senium, la lutte contre les hérétiques du Midi et la constructions des majestés temporelles</w:t>
+                <w:t xml:space="preserve">Note sur la bulle Vergentis in senium, la lutte contre les hérétiques du Midi et la construction des majestés temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innocent III et le Midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Fanjeaux, France. pp.89-144, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Fanjeaux, France. pp.89-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Note sur la bulle Vergentis in senium, la lutte contre les hérétiques du Midi et la construction des majestés temporelles</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur la bulle Vergentis in senium, la lutte contre les hérétiques du Midi et la constructions des majestés temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innocent III et le Midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Fanjeaux, France. pp.89-144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Fanjeaux, France. pp.89-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cafan.2015.2223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248718v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hérésie de Jeanne.Note sur les qualifications dans le procès de Rouen</w:t>
               </w:r>
@@ -4177,50 +4177,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01061121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le procès comme mode de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès comme mode de gouvernement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ascoli, Italie. p. 317-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdesi e mondo comunale in Provenza nel Duecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valdesi e mondo comunale in Provenza nel Duecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Milano, Italy. pp.61-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;procès politiques&amp;quot;, de l'Antiquité romaine à l'Occident moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4229,251 +4380,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les modalités d'une violence politique. Surveillance, enquête, aveu et procès en URSS et en Europe centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales (EHESS), Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdeismo e anticlericalismo nelle città de la bassa valle del Rodano (1220 circa - 1270 circa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Balossino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valdeismo e anticlericalismo nelle città de la bassa valle del Rodano (1220 circa - 1270 circa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Milano, Italy. pp.61-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4492,165 +4492,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusions (2ème partie) à l'ouvrage collectif Pratiques sociales et politiques judiciaires dans les villes d'occcident à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques sociales et politiques judiciaires dans les villes d'occcident à la fin du Moyen Age. Colloque d'Avignon (29 novembre-1er décembre 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Avignon, France. pp.713-729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le crime de majesté, la politique et l'extraordinaire ; note sur les collections érudites de procès de lèse majesté du XVIIè siècle et leurs exemples médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le crime de majesté, la politique et l'extraordinaire ; note sur les collections érudites de procès de lèse majesté du XVIIè siècle et leurs exemples médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rome, Italie. pp.577-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144043v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00337829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5344,234 +5344,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avignon : les merveilles du monde</w:t>
+                <w:t xml:space="preserve">Apt &amp;quot;o gloriosa madonna santa Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 41/166. Le pèlerinage de Hans von Waltheim en l'an 1474, p. 485-490</w:t>
+              <w:t xml:space="preserve">, 1991, 41/166. Le pèlerinage de Hans von Waltheim en l'an 1474, p. 579-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292941v1</w:t>
+                <w:t xml:space="preserve">hal-03292930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apt &amp;quot;o gloriosa madonna santa Anna</w:t>
+                <w:t xml:space="preserve">Pour une histoire de la religion et des institutions médiévales. Présentation des recherches de J. Chiffoleau à l'occasion de son habilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, p. 3--21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon : les merveilles du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 41/166. Le pèlerinage de Hans von Waltheim en l'an 1474, p. 579-580</w:t>
+              <w:t xml:space="preserve">, 1991, 41/166. Le pèlerinage de Hans von Waltheim en l'an 1474, p. 485-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03292943v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processions parisiennes de 1412. Analyse d'un rituel flamboyant</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mucciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833130880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.19255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Paravicini Bagliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sismel.it/pubblicazioni/1983-micrologus-xxxii-(2024)-dicitur-hearsay-in-science-memory-and-poetry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Moench" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cafan.2015.2223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mucciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833130880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.19255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Paravicini Bagliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sismel.it/pubblicazioni/1983-micrologus-xxxii-(2024)-dicitur-hearsay-in-science-memory-and-poetry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Moench" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cafan.2015.2223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>