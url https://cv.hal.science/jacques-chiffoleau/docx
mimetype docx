--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -3269,247 +3269,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre, Catherine (de Sienne) et l'Institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+                <w:t xml:space="preserve">De la prière perpétuelle. Catherine de Sienne et le rosaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Moench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catherine de Sienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 175--187, 1992</w:t>
+              <w:t xml:space="preserve">, p. 141--152, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292938v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">hal-03292915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amédée VIII ou la Majesté impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amédée VIII-Félix V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, p. 19--49, 1992, Bibliothèque Historique Vaudoise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Esther Moench</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre, Catherine (de Sienne) et l'Institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catherine de Sienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 141--152, 1992</w:t>
+              <w:t xml:space="preserve">, p. 175--187, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292915v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution ecclésiale dans la crise de la fin du Moyen Âge. Quelques réflexions en marge du cas savoyard&amp;quot;&amp;quot; conclusion au colloque d'Annecy (avril 1990)</w:t>
               </w:r>
@@ -4630,50 +4630,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'inquisition franciscaine dans l'ancien Royaume d'Arles et de Vienne (1260-1330)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inquisition franciscaine dans l'ancien Royaume d'Arles et de Vienne (1260-1330)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Assisi, octobre 2003, Italie. pp.151-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4682,126 +4751,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Colloque de Fanjeaux, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fanjeaux, France. pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068546v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couvents, l'échange, la religion ; conclusions</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mucciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833130880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.19255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Paravicini Bagliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sismel.it/pubblicazioni/1983-micrologus-xxxii-(2024)-dicitur-hearsay-in-science-memory-and-poetry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Moench" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cafan.2015.2223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mucciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833130880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zorzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.19255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Paravicini Bagliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sismel.it/pubblicazioni/1983-micrologus-xxxii-(2024)-dicitur-hearsay-in-science-memory-and-poetry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004420410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796585v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Moench" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cafan.2015.2223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>