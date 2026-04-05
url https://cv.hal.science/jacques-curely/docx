--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -343,207 +343,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange II. Superexchange</w:t>
+                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange I. Direct exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 136 (6), pp.1013-1036. </w:t>
+              <w:t xml:space="preserve">, 2005, 136 (6), pp.987-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-005-0306-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-005-0305-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552731v1</w:t>
+                <w:t xml:space="preserve">hal-01552726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange I. Direct exchange</w:t>
+                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange II. Superexchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 136 (6), pp.987-1011. </w:t>
+              <w:t xml:space="preserve">, 2005, 136 (6), pp.1013-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-005-0305-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-005-0306-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552726v1</w:t>
+                <w:t xml:space="preserve">hal-01552731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxalate and 2,2 '-bipyrimidine as bis-chelating ligands in the honeycomb layered compound [Fe-2(bpym)(ox)(2)]center dot 5H(2)O(n)</w:t>
               </w:r>
@@ -765,437 +765,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part II. Thermodynamic functions derived from the zero-field partition function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10 (50), pp.11659-11678</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.277-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550256v1</w:t>
+                <w:t xml:space="preserve">hal-01550295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice: Zero-field partition function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 245 (3), pp.263-276</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (50), pp.11659-11678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550294v1</w:t>
+                <w:t xml:space="preserve">hal-01550256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part III. Study of the static susceptibility behaviours</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice: Zero-field partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.298-321</w:t>
+              <w:t xml:space="preserve">, 1998, 245 (3), pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550287v1</w:t>
+                <w:t xml:space="preserve">hal-01550294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the two-dimensional Heisenberg classical honeycomb lattice</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part III. Study of the static susceptibility behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Julve</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (17), pp.11465-11483</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.298-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550288v1</w:t>
+                <w:t xml:space="preserve">hal-01550287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part II. Thermodynamic functions derived from the zero-field partition function</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the two-dimensional Heisenberg classical honeycomb lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Floret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.277-297</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (17), pp.11465-11483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550295v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of the 2D classical Heisenberg model - Reply</w:t>
               </w:r>
@@ -1924,355 +1924,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. II - Derivation of the various exchange energies J(i) vs key molecular integrals</w:t>
+                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. I - Setting the problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Optimization of Electrical and Electronic Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.9-14</w:t>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553692v1</w:t>
+                <w:t xml:space="preserve">hal-01553693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. I - Setting the problem</w:t>
+                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. II - Derivation of the various exchange energies J(i) vs key molecular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Optimization of Electrical and Electronic Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553693v1</w:t>
+                <w:t xml:space="preserve">hal-01553692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. II - Derivation of the exchange energy vs key molecular integrals</w:t>
+                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. I - Setting the problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.29-34</w:t>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552921v1</w:t>
+                <w:t xml:space="preserve">hal-01552922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. I - Setting the problem</w:t>
+                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. II - Derivation of the exchange energy vs key molecular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.23-28</w:t>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552922v1</w:t>
+                <w:t xml:space="preserve">hal-01552921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magnetic properties of a new family of two-dimensional (2D) classical Heisenberg square antiferromagnets</w:t>
               </w:r>
@@ -2958,51 +2958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kliava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabluda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0306-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0T4V3NF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0305-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2ZC7409-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armentano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Munno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207241f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cur&#233;ly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A0B59E03CAE2C4F87E942349EEC13024E878B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Seleznyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Strugatsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7974977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6851008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Edelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ivanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zubavichus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Trofimova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaikovskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6850939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ivantsov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petrakovskaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/25/1/012017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escuer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C9265083FB8F11F96F76824ADD3FA0A5627CB14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Curely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990BOR10562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kliava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabluda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0305-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2ZC7409-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0306-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0T4V3NF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armentano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Munno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207241f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cur&#233;ly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A0B59E03CAE2C4F87E942349EEC13024E878B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Seleznyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Strugatsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7974977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6851008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Edelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ivanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zubavichus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Trofimova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaikovskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6850939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ivantsov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petrakovskaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/25/1/012017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escuer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C9265083FB8F11F96F76824ADD3FA0A5627CB14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Curely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990BOR10562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>