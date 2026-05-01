--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -343,207 +343,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange I. Direct exchange</w:t>
+                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange II. Superexchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 136 (6), pp.987-1011. </w:t>
+              <w:t xml:space="preserve">, 2005, 136 (6), pp.1013-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-005-0305-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-005-0306-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552726v1</w:t>
+                <w:t xml:space="preserve">hal-01552731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange II. Superexchange</w:t>
+                <w:t xml:space="preserve">Magnetic orbitals and mechanisms of exchange I. Direct exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 136 (6), pp.1013-1036. </w:t>
+              <w:t xml:space="preserve">, 2005, 136 (6), pp.987-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-005-0306-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-005-0305-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552731v1</w:t>
+                <w:t xml:space="preserve">hal-01552726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxalate and 2,2 '-bipyrimidine as bis-chelating ligands in the honeycomb layered compound [Fe-2(bpym)(ox)(2)]center dot 5H(2)O(n)</w:t>
               </w:r>
@@ -765,437 +765,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part II. Thermodynamic functions derived from the zero-field partition function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.277-297</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (50), pp.11659-11678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550295v1</w:t>
+                <w:t xml:space="preserve">hal-01550256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice: Zero-field partition function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10 (50), pp.11659-11678</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 245 (3), pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550256v1</w:t>
+                <w:t xml:space="preserve">hal-01550294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice: Zero-field partition function</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part III. Study of the static susceptibility behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 245 (3), pp.263-276</w:t>
+              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.298-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550294v1</w:t>
+                <w:t xml:space="preserve">hal-01550287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part III. Study of the static susceptibility behaviours</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the two-dimensional Heisenberg classical honeycomb lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rouch</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Floret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.298-321</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (17), pp.11465-11483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550287v1</w:t>
+                <w:t xml:space="preserve">hal-01550288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the two-dimensional Heisenberg classical honeycomb lattice</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the 2D-Heisenberg classical square lattice Part II. Thermodynamic functions derived from the zero-field partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Julve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (17), pp.11465-11483</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 254 (3-4), pp.277-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550288v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of the 2D classical Heisenberg model - Reply</w:t>
               </w:r>
@@ -1244,199 +1244,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL SOLUTION OF THE 2D CLASSICAL HEISENBERG-MODEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Curely</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Alternating Quantum-Classical Spin Chains Showing Isotropic Nearest Neighbor Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Curély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (4), pp.485-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1995142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549988v1</w:t>
+                <w:t xml:space="preserve">jpa-00247074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Alternating Quantum-Classical Spin Chains Showing Isotropic Nearest Neighbor Couplings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Georges</w:t>
+                <w:t xml:space="preserve">ANALYTICAL SOLUTION OF THE 2D CLASSICAL HEISENBERG-MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 32 (6), pp.529-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247074v1</w:t>
+                <w:t xml:space="preserve">hal-01549988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Strugatsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Kliava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Curély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Optimization of Electrical and Electronic Equipment (OPTIM) &amp; 2017 Intl Aegean Conference on Electrical Machines and Power Electronics (ACEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brasov, Romania. pp.239-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,355 +1924,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. I - Setting the problem</w:t>
+                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. II - Derivation of the various exchange energies J(i) vs key molecular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Optimization of Electrical and Electronic Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553693v1</w:t>
+                <w:t xml:space="preserve">hal-01553692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. II - Derivation of the various exchange energies J(i) vs key molecular integrals</w:t>
+                <w:t xml:space="preserve">Theory of superexchange for 3d(n)-ions (1 &amp;lt;= n &amp;lt;= 9) involved in natural and artificial magnets. I - Setting the problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Optimization of Electrical and Electronic Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.9-14</w:t>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553692v1</w:t>
+                <w:t xml:space="preserve">hal-01553693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. I - Setting the problem</w:t>
+                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. II - Derivation of the exchange energy vs key molecular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.23-28</w:t>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552922v1</w:t>
+                <w:t xml:space="preserve">hal-01552921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. II - Derivation of the exchange energy vs key molecular integrals</w:t>
+                <w:t xml:space="preserve">The fundamental mechanisms of superexchange. I - Setting the problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.29-34</w:t>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552921v1</w:t>
+                <w:t xml:space="preserve">hal-01552922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magnetic properties of a new family of two-dimensional (2D) classical Heisenberg square antiferromagnets</w:t>
               </w:r>
@@ -2958,51 +2958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kliava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabluda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0305-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2ZC7409-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0306-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0T4V3NF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armentano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Munno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207241f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cur&#233;ly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A0B59E03CAE2C4F87E942349EEC13024E878B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Seleznyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Strugatsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7974977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6851008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Edelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ivanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zubavichus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Trofimova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaikovskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6850939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ivantsov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petrakovskaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/25/1/012017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escuer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C9265083FB8F11F96F76824ADD3FA0A5627CB14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Curely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990BOR10562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kliava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Edelman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Ivanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ivantsov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Velikanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zabluda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0306-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W0T4V3NF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-005-0305-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2ZC7409-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armentano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Munno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lloret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207241f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cur&#233;ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4A0B59E03CAE2C4F87E942349EEC13024E878B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Seleznyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Strugatsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Kliava" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2017.7974977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6851008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Edelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ivanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zubavichus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Trofimova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaikovskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2014.6850939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ivantsov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petrakovskaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/25/1/012017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escuer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/430_033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C9265083FB8F11F96F76824ADD3FA0A5627CB14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01491393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Curely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990BOR10562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>