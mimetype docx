--- v0 (2026-04-04)
+++ v1 (2026-05-05)
@@ -828,51 +828,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t>
+                <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
@@ -890,276 +890,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02468691v1</w:t>
+                <w:t xml:space="preserve">cea-02468695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Guiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356341v1</w:t>
+                <w:t xml:space="preserve">cea-02468691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356283v1</w:t>
+                <w:t xml:space="preserve">hal-02356341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
               </w:r>
@@ -1205,69 +1205,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02468695v1</w:t>
+                <w:t xml:space="preserve">hal-02356283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of supported MFI-type membranes for hydrogen separation</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>