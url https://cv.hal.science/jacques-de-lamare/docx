--- v1 (2026-05-05)
+++ v2 (2026-05-30)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t>
+                <w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739892v1</w:t>
+                <w:t xml:space="preserve">hal-04739919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata modelling applied to corrosion</w:t>
+                <w:t xml:space="preserve">Cellular automata model of aqueous corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 European Federation of Corrosion Published by Elsevier Ltd.</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-43, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t>
+                <w:t xml:space="preserve">European Federation of Corrosion Published by Elsevier Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-88, 2024, EFC Green Book series, European Federation of Corrosion Publications, 978-0-443-13786-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-13786-0.00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739919v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automaton modelling of intergranular corrosion</w:t>
               </w:r>
@@ -387,51 +387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gwinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Féron; D. di Caprio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Modelling with Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, </w:t>
@@ -508,64 +508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -657,51 +657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in model development; the verification of a thermo-hygro-corrosive model for radioactive waste storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -752,51 +752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in model development; the verification of a thermo-hygro-corrosive model for radioactive waste storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,338 +828,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
+                <w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02468695v1</w:t>
+                <w:t xml:space="preserve">cea-02468691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular Corrosion modelling: a Cellular Automata approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB 2019 - Intergranular and Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02468691v1</w:t>
+                <w:t xml:space="preserve">hal-02356341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of corrosion using cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Guiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Féron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356341v1</w:t>
+                <w:t xml:space="preserve">hal-02356283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Cellular Automata modelling of Intergranular Corrosion</w:t>
               </w:r>
@@ -1171,146 +1171,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356283v1</w:t>
+                <w:t xml:space="preserve">cea-02468695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of supported MFI-type membranes for hydrogen separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Silicalite-1 Film Growth on Α-Al2O3 Membrane Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of EMT-type membrane and it's characterization through nanofiltration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of silicalite-1 membranes on flat Α-Al2O3 and tubular TiO2 supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and time analysis of the gaseous constituents transport processes in a micro-tunnel on the basis of in-situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,64 +2094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pérez-Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.33802. </w:t>
@@ -2215,64 +2215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2358,64 +2358,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.269-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2462,51 +2462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2557,51 +2557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,64 +2718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2839,64 +2839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Felipe Pérez-Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Di Caprio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata#book-info" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00010-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780443137860/corrosion-modelling-with-cellular-automata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00004-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gwinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780443137860000071?via%3Dihub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13786-0.00007-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chauss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwinner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02468695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Zenkri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Brokate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.20.33802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1300748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.08.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>