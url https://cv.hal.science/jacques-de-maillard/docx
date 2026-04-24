--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques de Maillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-de-maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5552-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081489161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34705482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000040839549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ancrer dans les territoires ? Stratégie de responsabilisation et réforme policière dans les groupes de partenariat opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 145 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.145.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de direction de l’IGPN (2012-2019) : perspectives et réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Monéger-Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.195-205. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated public perceptions of police encampment clearances in Canada and France: a cross-national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2024.2375595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention situationnelle à la coproduction de sécurité ? L’implication sous condition des bailleurs sociaux dans l’action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions du gouvernement de la sécurité. Dans l’ombre de la pluralisation du policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reform police stops? Politicisation and police change in two European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17488958241278914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles policiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 459 (2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.459.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local partnerships, strategy of responsabilisation and Internal Police Reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Italiana di Criminologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), p.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. État, savoirs experts et sécurité. L’action publique reconfigurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing? A comparative analysis of public police auxiliaries in England and Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.1681-1700. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708211070203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et université. Retour réflexif sur la « coproduction de savoirs » en sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.177-196. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Police Stops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Online First), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5553/EJPS/2034760X2022001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassismus bei der französischen und deutschen Polizei: berufliche Sozialisationen und behördliche Rahmenbedingungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polizei und Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of reform in European police systems: Centralization, decentralization, and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mellor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing?: A comparative analysis of public police auxiliaries in England & Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance mechanisms meet professional autonomy: performance management and professional discretion within police investigation departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2021.1888949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the corona crisis: A comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renze Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes policiers européens en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.175-195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.712.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles of policing and police–public interactions: The question of stop-and-search by police units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des logiques néo-managériales et organisations policières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.611.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why European mayors emphasize urban security: Evidence from a survey in 28 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820921486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un nouveau regard sur la sécurité intérieure de l’UE : les apports des outils de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La sécurité intérieure européenne au prisme de la sociologie de l’action publique, 65, pp.8-29. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.065.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les policiers. Retour sur deux enquêtes par observations et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (1), pp.22-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing as a performing art? The contradictory nature of contemporary police performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.314-331. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748895817718589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying policing comparatively: obstacles, preliminary results and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1240172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Public's Trust in the Police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation policière : les délégués à la cohésion police-population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords de l'institution policière. Les délégués à la cohésion police-population (DCPP) en recherche de crédibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurite intérieure européenne et définition de l’intérêt national : le modèle français revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Dravigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coordonner les affaires européennes, 158, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.158.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques professionnelles et politiques du contrôle. Des styles de police différents en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hunold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, 2, pp.271 - 293. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.662.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural policing in Paris: variations and pitfalls of cooperation between national and municipal police forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), pp.54-67. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2015.1046454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different styles of policing: discretionary power in street controls by the public police in France and Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1194837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des indicateurs chiffrés dans la police nationale : arrangements dans une organisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahiers de la sécurité et de la justice, 32, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Policing of Public Places in France. Between Private and Local Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralisation renforcée par le chiffre ? Les effets contradictoires des indicateurs chiffrés dans la police nationale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.421 - 442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.421-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile renouvellement des métiers de la sécurité publique. Le cas des correspondants de nuit parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les espaces publics : le rôle ambivalent des nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Reguler-les-espaces-publics-le.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction. Les apports de la comparaison transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New York, villes sans crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.laviedesidees.fr/New-York-ville-sans-crimes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightwatchers, a New Contribution to the Regulation of Public Space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Performance : the Development of Police Performance Management in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les correspondants de nuit, nouveaux modes de régulation de l'espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXV (4), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting national preferences: police co-operation, organizations and polities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2011.607345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'experts : une ressource institutionnelle pas toujours maîtrisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Politique européenne, pp.77-98. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.032.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des positions nationales dans l'Union européenne, la France, le Royaume-Uni et la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.172.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 155, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis in policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 945, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magistrat, le maire et la sécurité publique : action publique partenariale et dynamiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Revue française de sociologie, 49 (4), pp.793-818. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émeutes en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux à l'épreuve de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Union européenne et la sécurité intérieure : une institutionnalisation en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union Européenne et sécurité intérieure : institutionnalisation et fragmentation, 23, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations répressives françaises et l'Union européenne : adaptations, concurrences et ancrages nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union européenne et sécurité intérieure : institutionnalisation et fragmentation, 23 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to local participation and deliberation in the French politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.503-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las revueltas francesas de noviembre de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 197-198, pp.329-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de prévention-sécurité à l'épreuve du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité, globalisation et transferts de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.737-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.325-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité. Réorientations politiques et différenciations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire la sécurité. Les chargés de mission prévention -sécurité dans la redéfinition des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pattegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Polices et "policing" de la route - Un nouveau regard sur la sécurité, 58, pp.239-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French model for social preventions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique culturelle et développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and justice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.111-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, savoirs experts et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.210, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Européenne et sécurité intérieure : institutionnalisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.196, 2007, 978-2-296-04489-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, 978-2-200-63628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection U, 978-2-200-63464-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Comparative Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.158, 2022, 978-0-367-51103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429026928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Portail, 978-2200620363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.kuble.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminology, security and justice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, U, Patrick Le Galès; Marco Oberti, 978-2-200-60350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporary Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maklu, pp.298, 2013, Collection "GERN Research Paper Series"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de Sciences-Po, pp.500, 2012, 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'activité des correspondants de nuit de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénec'H-Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESDIP. CESDIP, pp.158, 2011, Collection "Études &amp; Données Pénales", n° 111, Jobard F., 2-907370-76-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.120, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et politique : Bordeaux, la France, la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.395, 2007, Gouvernances, 978-2-7246-0975-2. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.costa.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 205 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 242 p., 2004, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sene Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Caquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Hautes Etudes de la Sécurité Intérieure, pp.203, 2003, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2024, 978‑2-271‑15349‑4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et population. La difficile quête de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley G. Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.maill.2023.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminological Research and Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vander Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vandeviver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Strategic Choices in Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gern Research Paper Series, 978-90-466-1213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un modèle policier à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2023, Académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the pandemic in two Western European countries. Comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing Within a Crisis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police Racism in France and Germany: Occupational Socialisation and Institutional Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Beek; Thomas Bierschenk; Annalena Kolloch; Bernd Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing race, ethnicity and culture. Ethnographic perspectives across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.31-52, 2023, 978-1-5261-6558-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Police Between Organisational and Occupational Professionalism: Contemporary Contradictions in British Police Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cockcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Terpstra, R. Salet, N. R. Fyfe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstract Police. Critical reflections on contemporary change in police organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleven, pp.33-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Challenges and promises of comparative policing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of comparative policing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-0-367-51103-6. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003052418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Policing in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264079.013.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Checks as a Professional Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-218, 2020, Advances in Police Theory and Practice Studies, 9780367135249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la population et les forces de police. Un état des travaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport annuel 2019 de l’Observatoire national de la politique de la ville (ONPV) : Bien vivre dans les quartiers prioritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-121, 2020, 978-2-11-139724-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations police/population au prisme des contrôles d’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des Droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités d’accès aux droits et discriminations en France. Contributions de chercheurs à l’enquête du Défenseur des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-11-157031-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments within French policy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.63-77, 2018, International library of policy analysis, 978-1-4473-2421-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt1zqrn8r.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Divergent Ethnic and Religious Identities and Trust in the Police. Combining Micro- and Macro-Level Determinants in a Comparative Analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Schwarzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Oberwittler; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police citizen relations around the world. Comparing sources and contexts of trust and legitimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 9781138222861. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315406664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the police by numbers: the french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the democratic governance of police intelligence: new models of participation and expertise in the United States an Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Models of Participation and Expertise in the United States and Europe, 978 1 78536 103 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do statistics reinforce administrative centralisation? The contradictory influence of quantified indicators on French National police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hondeghem, Annie; Rousseaux, Xavier; Schonaers, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization of the Criminal Justice Chain and the Judicial System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.65-77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban areas behin walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Veaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gern Research Paper Séries. Criminology, security and justice. -Methodological and epistemological issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ponsaers P., Crawford A., De Maillard J., Shapland J., Verhage A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mäklu, pp.7-13, 2013, GERN Research Paper Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombié Th. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "French Connection". Les entreprises criminelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Non Lieu-Observatoire Géopolitique des Criminalités Éditions, pp.1-10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la présidence ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Maillard J.; Surel Y.; (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences-Po, pp.15-45, 2012, Collection "Sciences-Po Gouvernances", 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating civil society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Jobert, B. Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing images of civil society. From protest to governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement par comités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Council Working Groups: Spaces for Sectorized European Policy Deliberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Christiansen; Torbjörn Larsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Committees in the Policy-Process of the European Union: Legislation, Implementation and Deliberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.96-119, 2007, 978-1-84542-622-4. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847205322.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation problématique de l'action judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Faure, E. Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil interprofessionnel du vin de Bordeaux : private interests government entre consensus et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2007, Espaces et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de l'industrie vitivinicole. Un jeu d'échelles très politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelle : les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.205-218, 2007, Logiques politiques, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure entre logiques d'action nationales et européennes. Un milieu professionnel sans société politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Baisnée et Romain Pasquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe telle qu'elle se fait : européanisation et sociétés politiques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.197-219, 2007, CNRS science politique, 978-2-271-06501-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of the French state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Patrick Le Galès, Jonah Levy (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in French Politics. 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.105-122, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité entre secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure ; Anne-Cécile Douillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.33-51, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans angélisme. De la lutte contre l'insécurité dans une commune de banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Ferret ; Christian Mouhanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.45-61, 2005, Sciences sociales et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action politique / Jacques Faget, dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Faget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action publique. La dynamique du fluide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique ; Politiques du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d'émergence du niveau métropolitain et foisonnement des projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.89-129, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile et sécurité. Fasc. 195-5, 2004, 308275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents de tranquilité publique et métiers de la médiation. Fasc. 115-5, 2004. 308274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 10 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la délinquance. Fasc. 260-5, 2004, 308276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de travail du Conseil, nerf de la production des politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lequesne; Yves Surel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration européenne entre émergence institutionnelle et recomposition de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.143-183, 2004, Sciences Po Gouvernance, 2-7246-0934-4. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leques.2004.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques institutionnalisées ou politiques publiques ? Les enjeux méthodologiques d'une comparaison intersectorielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Thiriot; Marianne Marty; Emmanuel Nadal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la politique comparée. Un état des savoirs théoriques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Karthala, pp.233-247, 2004, Hommes et sociétés, 2-84586-572-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents locaux de la prévention de la délinquance. Fasc. 130-5, 2004. 308272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de jeunes chercheurs (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-226, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels des contrats de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.15-43, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiateurs locaux pour améliorer la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.189-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services municipaux de sécurité et/ou de prévention. Fasc. 80-5, 2004. 308271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57-64, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département. Fasc. 90-5, 2004. 308273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 6 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.189-197, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.283-295, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance de 1945 et la justice des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.235-239, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions : facteurs de violence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roché, Sebastian;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.115-121, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents locaux de médiation sociale (ALMS) en quête de légitimité. Déficits de reconnaissance et oppositions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacque Faget, Jacques de Maillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de la sécurité intérieure, pp.127-147, 2003, Études et recherches, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00570475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.255-267, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation locale des &amp;quot;incivilités&amp;quot; : des partenariats en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailleau Francis, Gorgeon Catherine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et sécurité : vers un nouvel ordre social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Éditions de la DIV, pp.185-197, 2000, Collection "Études et Recherches"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques de Maillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-de-maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5552-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081489161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34705482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000040839549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de direction de l’IGPN (2012-2019) : perspectives et réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Monéger-Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.195-205. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated public perceptions of police encampment clearances in Canada and France: a cross-national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2024.2375595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ancrer dans les territoires ? Stratégie de responsabilisation et réforme policière dans les groupes de partenariat opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 145 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.145.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reform police stops? Politicisation and police change in two European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17488958241278914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention situationnelle à la coproduction de sécurité ? L’implication sous condition des bailleurs sociaux dans l’action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions du gouvernement de la sécurité. Dans l’ombre de la pluralisation du policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles policiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 459 (2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.459.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. État, savoirs experts et sécurité. L’action publique reconfigurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local partnerships, strategy of responsabilisation and Internal Police Reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Italiana di Criminologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), p.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing? A comparative analysis of public police auxiliaries in England and Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.1681-1700. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708211070203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et université. Retour réflexif sur la « coproduction de savoirs » en sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.177-196. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing?: A comparative analysis of public police auxiliaries in England & Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassismus bei der französischen und deutschen Polizei: berufliche Sozialisationen und behördliche Rahmenbedingungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polizei und Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Police Stops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Online First), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5553/EJPS/2034760X2022001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of reform in European police systems: Centralization, decentralization, and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mellor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the corona crisis: A comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renze Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance mechanisms meet professional autonomy: performance management and professional discretion within police investigation departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2021.1888949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes policiers européens en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.175-195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.712.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles of policing and police–public interactions: The question of stop-and-search by police units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des logiques néo-managériales et organisations policières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.611.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why European mayors emphasize urban security: Evidence from a survey in 28 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820921486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un nouveau regard sur la sécurité intérieure de l’UE : les apports des outils de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La sécurité intérieure européenne au prisme de la sociologie de l’action publique, 65, pp.8-29. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.065.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les policiers. Retour sur deux enquêtes par observations et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (1), pp.22-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying policing comparatively: obstacles, preliminary results and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1240172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing as a performing art? The contradictory nature of contemporary police performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.314-331. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748895817718589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Public's Trust in the Police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation policière : les délégués à la cohésion police-population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords de l'institution policière. Les délégués à la cohésion police-population (DCPP) en recherche de crédibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different styles of policing: discretionary power in street controls by the public police in France and Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1194837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurite intérieure européenne et définition de l’intérêt national : le modèle français revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Dravigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coordonner les affaires européennes, 158, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.158.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques professionnelles et politiques du contrôle. Des styles de police différents en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hunold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, 2, pp.271 - 293. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.662.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural policing in Paris: variations and pitfalls of cooperation between national and municipal police forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), pp.54-67. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2015.1046454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Policing of Public Places in France. Between Private and Local Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des indicateurs chiffrés dans la police nationale : arrangements dans une organisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahiers de la sécurité et de la justice, 32, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralisation renforcée par le chiffre ? Les effets contradictoires des indicateurs chiffrés dans la police nationale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.421 - 442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.421-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New York, villes sans crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.laviedesidees.fr/New-York-ville-sans-crimes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile renouvellement des métiers de la sécurité publique. Le cas des correspondants de nuit parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les espaces publics : le rôle ambivalent des nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Reguler-les-espaces-publics-le.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction. Les apports de la comparaison transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting national preferences: police co-operation, organizations and polities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2011.607345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightwatchers, a New Contribution to the Regulation of Public Space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Performance : the Development of Police Performance Management in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les correspondants de nuit, nouveaux modes de régulation de l'espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXV (4), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'experts : une ressource institutionnelle pas toujours maîtrisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Politique européenne, pp.77-98. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.032.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des positions nationales dans l'Union européenne, la France, le Royaume-Uni et la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.172.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 155, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis in policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 945, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magistrat, le maire et la sécurité publique : action publique partenariale et dynamiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Revue française de sociologie, 49 (4), pp.793-818. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las revueltas francesas de noviembre de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 197-198, pp.329-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émeutes en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux à l'épreuve de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Union européenne et la sécurité intérieure : une institutionnalisation en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union Européenne et sécurité intérieure : institutionnalisation et fragmentation, 23, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations répressives françaises et l'Union européenne : adaptations, concurrences et ancrages nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union européenne et sécurité intérieure : institutionnalisation et fragmentation, 23 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to local participation and deliberation in the French politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.503-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de prévention-sécurité à l'épreuve du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité, globalisation et transferts de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.737-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.325-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité. Réorientations politiques et différenciations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire la sécurité. Les chargés de mission prévention -sécurité dans la redéfinition des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pattegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Polices et "policing" de la route - Un nouveau regard sur la sécurité, 58, pp.239-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French model for social preventions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique culturelle et développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and justice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.111-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, savoirs experts et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.210, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Européenne et sécurité intérieure : institutionnalisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.196, 2007, 978-2-296-04489-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, 978-2-200-63628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection U, 978-2-200-63464-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Comparative Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.158, 2022, 978-0-367-51103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429026928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Portail, 978-2200620363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.kuble.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, U, Patrick Le Galès; Marco Oberti, 978-2-200-60350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminology, security and justice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporary Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maklu, pp.298, 2013, Collection "GERN Research Paper Series"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de Sciences-Po, pp.500, 2012, 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'activité des correspondants de nuit de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénec'H-Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESDIP. CESDIP, pp.158, 2011, Collection "Études &amp; Données Pénales", n° 111, Jobard F., 2-907370-76-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.120, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et politique : Bordeaux, la France, la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.395, 2007, Gouvernances, 978-2-7246-0975-2. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.costa.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 242 p., 2004, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 205 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sene Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Caquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Hautes Etudes de la Sécurité Intérieure, pp.203, 2003, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2024, 978‑2-271‑15349‑4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police Racism in France and Germany: Occupational Socialisation and Institutional Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Beek; Thomas Bierschenk; Annalena Kolloch; Bernd Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing race, ethnicity and culture. Ethnographic perspectives across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.31-52, 2023, 978-1-5261-6558-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un modèle policier à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2023, Académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et population. La difficile quête de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley G. Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.maill.2023.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminological Research and Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vander Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vandeviver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Strategic Choices in Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gern Research Paper Series, 978-90-466-1213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the pandemic in two Western European countries. Comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing Within a Crisis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Challenges and promises of comparative policing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of comparative policing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-0-367-51103-6. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003052418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Police Between Organisational and Occupational Professionalism: Contemporary Contradictions in British Police Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cockcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Terpstra, R. Salet, N. R. Fyfe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstract Police. Critical reflections on contemporary change in police organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleven, pp.33-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Policing in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264079.013.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Checks as a Professional Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-218, 2020, Advances in Police Theory and Practice Studies, 9780367135249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la population et les forces de police. Un état des travaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport annuel 2019 de l’Observatoire national de la politique de la ville (ONPV) : Bien vivre dans les quartiers prioritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-121, 2020, 978-2-11-139724-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations police/population au prisme des contrôles d’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des Droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités d’accès aux droits et discriminations en France. Contributions de chercheurs à l’enquête du Défenseur des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-11-157031-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments within French policy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.63-77, 2018, International library of policy analysis, 978-1-4473-2421-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt1zqrn8r.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Divergent Ethnic and Religious Identities and Trust in the Police. Combining Micro- and Macro-Level Determinants in a Comparative Analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Schwarzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Oberwittler; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police citizen relations around the world. Comparing sources and contexts of trust and legitimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 9781138222861. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315406664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do statistics reinforce administrative centralisation? The contradictory influence of quantified indicators on French National police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hondeghem, Annie; Rousseaux, Xavier; Schonaers, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization of the Criminal Justice Chain and the Judicial System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.65-77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the police by numbers: the french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the democratic governance of police intelligence: new models of participation and expertise in the United States an Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Models of Participation and Expertise in the United States and Europe, 978 1 78536 103 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban areas behin walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Veaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gern Research Paper Séries. Criminology, security and justice. -Methodological and epistemological issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ponsaers P., Crawford A., De Maillard J., Shapland J., Verhage A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mäklu, pp.7-13, 2013, GERN Research Paper Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombié Th. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "French Connection". Les entreprises criminelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Non Lieu-Observatoire Géopolitique des Criminalités Éditions, pp.1-10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la présidence ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Maillard J.; Surel Y.; (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences-Po, pp.15-45, 2012, Collection "Sciences-Po Gouvernances", 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement par comités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating civil society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Jobert, B. Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing images of civil society. From protest to governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Council Working Groups: Spaces for Sectorized European Policy Deliberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Christiansen; Torbjörn Larsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Committees in the Policy-Process of the European Union: Legislation, Implementation and Deliberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.96-119, 2007, 978-1-84542-622-4. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847205322.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation problématique de l'action judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Faure, E. Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil interprofessionnel du vin de Bordeaux : private interests government entre consensus et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2007, Espaces et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de l'industrie vitivinicole. Un jeu d'échelles très politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelle : les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.205-218, 2007, Logiques politiques, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure entre logiques d'action nationales et européennes. Un milieu professionnel sans société politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Baisnée et Romain Pasquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe telle qu'elle se fait : européanisation et sociétés politiques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.197-219, 2007, CNRS science politique, 978-2-271-06501-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Faget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action publique. La dynamique du fluide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique ; Politiques du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité entre secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure ; Anne-Cécile Douillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.33-51, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of the French state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Patrick Le Galès, Jonah Levy (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in French Politics. 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.105-122, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans angélisme. De la lutte contre l'insécurité dans une commune de banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Ferret ; Christian Mouhanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.45-61, 2005, Sciences sociales et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action politique / Jacques Faget, dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département. Fasc. 90-5, 2004. 308273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 6 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services municipaux de sécurité et/ou de prévention. Fasc. 80-5, 2004. 308271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57-64, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d'émergence du niveau métropolitain et foisonnement des projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.89-129, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents de tranquilité publique et métiers de la médiation. Fasc. 115-5, 2004. 308274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 10 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la délinquance. Fasc. 260-5, 2004, 308276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de travail du Conseil, nerf de la production des politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lequesne; Yves Surel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration européenne entre émergence institutionnelle et recomposition de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.143-183, 2004, Sciences Po Gouvernance, 2-7246-0934-4. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leques.2004.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile et sécurité. Fasc. 195-5, 2004, 308275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques institutionnalisées ou politiques publiques ? Les enjeux méthodologiques d'une comparaison intersectorielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Thiriot; Marianne Marty; Emmanuel Nadal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la politique comparée. Un état des savoirs théoriques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Karthala, pp.233-247, 2004, Hommes et sociétés, 2-84586-572-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents locaux de la prévention de la délinquance. Fasc. 130-5, 2004. 308272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de jeunes chercheurs (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-226, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels des contrats de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.15-43, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiateurs locaux pour améliorer la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.189-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.189-197, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.283-295, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance de 1945 et la justice des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.235-239, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions : facteurs de violence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roché, Sebastian;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.115-121, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents locaux de médiation sociale (ALMS) en quête de légitimité. Déficits de reconnaissance et oppositions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacque Faget, Jacques de Maillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de la sécurité intérieure, pp.127-147, 2003, Études et recherches, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00570475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.255-267, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation locale des &amp;quot;incivilités&amp;quot; : des partenariats en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailleau Francis, Gorgeon Catherine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et sécurité : vers un nouvel ordre social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Éditions de la DIV, pp.185-197, 2000, Collection "Études et Recherches"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AD7AC7D"/>
+    <w:nsid w:val="8346086B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-de-maillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5552-4723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081489161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34705482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040839549" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0061" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mon&#233;ger-Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2024.2375595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O&#8217;neill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17488958241278914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.459.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Steden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708211070203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5553/EJPS/2034760X2022001003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mellor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O'Neill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Savage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2021.1888949" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Terpstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renze Salet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodzki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#252;bler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820921486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Piquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.065.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895817718589" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1240172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gayet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dravigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hunold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Oberwittler," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.662.0271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1046454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1194837" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Savage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.421-442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2011.607345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pattegay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05396271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-police-politiques-organisations-reformes-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Skogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.kuble.2016.01" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/sociologie-de-la-police-politiques-organisations-reformes-9782200603502" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponsaers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Shapland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Verhage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nec'H-Le Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.costa.2007.01" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290246v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sene Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caquant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/jeunesses-francaises-contemporaines/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.maill.2023.01.0263" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vander Beken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeviver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maklu-online.eu/fr/law/gern/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100546260" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930439v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Policing-Crises-and-Emergencies/Cordner-Wright/p/book/9781032207858" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cockcroft" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Comparative-Policing/Maillard-Roche/p/book/9780367511043?gclid=Cj0KCQjwgNanBhDUARIsAAeIcAvPHRZoPXg84rQ0mt_AQilOf47i82WRS0ejrJcd_IKxTILFrYjMCv4aApMYEALw_wcB" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003052418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264079.013.615" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429026928-13/identity-checks-professional-repertoire-fabien-jobard-jacques-de-maillard?context=ubx&amp;amp;refId=e89c5479-c72d-4c8e-9bb9-ffdbf9d09ef0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defenseurdesdroits.fr/fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Schwarzenbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315406664-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432895v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457497v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286841v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286837v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-de-maillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5552-4723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081489161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34705482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040839549" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mon&#233;ger-Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2024.2375595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O&#8217;neill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17488958241278914" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.459.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Steden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708211070203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O'Neill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5553/EJPS/2034760X2022001003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Terpstra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renze Salet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Savage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2021.1888949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodzki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#252;bler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820921486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Piquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.065.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1240172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895817718589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gayet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1194837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dravigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hunold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Oberwittler," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.662.0271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1046454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Savage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.421-442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2011.607345" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pattegay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05396271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-police-politiques-organisations-reformes-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Skogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.kuble.2016.01" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/sociologie-de-la-police-politiques-organisations-reformes-9782200603502" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponsaers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Shapland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Verhage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nec'H-Le Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.costa.2007.01" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sene Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caquant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/jeunesses-francaises-contemporaines/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100546260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.maill.2023.01.0263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vander Beken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeviver" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maklu-online.eu/fr/law/gern/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Policing-Crises-and-Emergencies/Cordner-Wright/p/book/9781032207858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Comparative-Policing/Maillard-Roche/p/book/9780367511043?gclid=Cj0KCQjwgNanBhDUARIsAAeIcAvPHRZoPXg84rQ0mt_AQilOf47i82WRS0ejrJcd_IKxTILFrYjMCv4aApMYEALw_wcB" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003052418" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cockcroft" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264079.013.615" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429026928-13/identity-checks-professional-repertoire-fabien-jobard-jacques-de-maillard?context=ubx&amp;amp;refId=e89c5479-c72d-4c8e-9bb9-ffdbf9d09ef0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defenseurdesdroits.fr/fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Schwarzenbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315406664-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286842v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286837v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286833v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286845v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>