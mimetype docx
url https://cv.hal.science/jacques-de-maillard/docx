--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques de Maillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-de-maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5552-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081489161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34705482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000040839549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de direction de l’IGPN (2012-2019) : perspectives et réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Monéger-Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.195-205. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated public perceptions of police encampment clearances in Canada and France: a cross-national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2024.2375595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ancrer dans les territoires ? Stratégie de responsabilisation et réforme policière dans les groupes de partenariat opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 145 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.145.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reform police stops? Politicisation and police change in two European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17488958241278914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention situationnelle à la coproduction de sécurité ? L’implication sous condition des bailleurs sociaux dans l’action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions du gouvernement de la sécurité. Dans l’ombre de la pluralisation du policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles policiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 459 (2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.459.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. État, savoirs experts et sécurité. L’action publique reconfigurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local partnerships, strategy of responsabilisation and Internal Police Reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Italiana di Criminologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), p.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing? A comparative analysis of public police auxiliaries in England and Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.1681-1700. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708211070203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et université. Retour réflexif sur la « coproduction de savoirs » en sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.177-196. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing?: A comparative analysis of public police auxiliaries in England & Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassismus bei der französischen und deutschen Polizei: berufliche Sozialisationen und behördliche Rahmenbedingungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polizei und Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Police Stops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Online First), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5553/EJPS/2034760X2022001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of reform in European police systems: Centralization, decentralization, and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mellor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the corona crisis: A comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renze Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance mechanisms meet professional autonomy: performance management and professional discretion within police investigation departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2021.1888949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes policiers européens en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.175-195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.712.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles of policing and police–public interactions: The question of stop-and-search by police units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des logiques néo-managériales et organisations policières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.611.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why European mayors emphasize urban security: Evidence from a survey in 28 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820921486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un nouveau regard sur la sécurité intérieure de l’UE : les apports des outils de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La sécurité intérieure européenne au prisme de la sociologie de l’action publique, 65, pp.8-29. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.065.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les policiers. Retour sur deux enquêtes par observations et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (1), pp.22-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying policing comparatively: obstacles, preliminary results and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1240172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing as a performing art? The contradictory nature of contemporary police performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.314-331. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748895817718589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Public's Trust in the Police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation policière : les délégués à la cohésion police-population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords de l'institution policière. Les délégués à la cohésion police-population (DCPP) en recherche de crédibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different styles of policing: discretionary power in street controls by the public police in France and Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1194837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurite intérieure européenne et définition de l’intérêt national : le modèle français revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Dravigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coordonner les affaires européennes, 158, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.158.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques professionnelles et politiques du contrôle. Des styles de police différents en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hunold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, 2, pp.271 - 293. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.662.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural policing in Paris: variations and pitfalls of cooperation between national and municipal police forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), pp.54-67. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2015.1046454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Policing of Public Places in France. Between Private and Local Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des indicateurs chiffrés dans la police nationale : arrangements dans une organisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahiers de la sécurité et de la justice, 32, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralisation renforcée par le chiffre ? Les effets contradictoires des indicateurs chiffrés dans la police nationale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.421 - 442. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.421-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New York, villes sans crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.laviedesidees.fr/New-York-ville-sans-crimes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile renouvellement des métiers de la sécurité publique. Le cas des correspondants de nuit parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les espaces publics : le rôle ambivalent des nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Reguler-les-espaces-publics-le.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction. Les apports de la comparaison transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting national preferences: police co-operation, organizations and polities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2011.607345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightwatchers, a New Contribution to the Regulation of Public Space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Performance : the Development of Police Performance Management in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les correspondants de nuit, nouveaux modes de régulation de l'espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXV (4), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'experts : une ressource institutionnelle pas toujours maîtrisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Politique européenne, pp.77-98. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.032.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des positions nationales dans l'Union européenne, la France, le Royaume-Uni et la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.172.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 155, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis in policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 945, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magistrat, le maire et la sécurité publique : action publique partenariale et dynamiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Revue française de sociologie, 49 (4), pp.793-818. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las revueltas francesas de noviembre de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 197-198, pp.329-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émeutes en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux à l'épreuve de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Union européenne et la sécurité intérieure : une institutionnalisation en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union Européenne et sécurité intérieure : institutionnalisation et fragmentation, 23, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations répressives françaises et l'Union européenne : adaptations, concurrences et ancrages nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union européenne et sécurité intérieure : institutionnalisation et fragmentation, 23 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to local participation and deliberation in the French politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.503-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de prévention-sécurité à l'épreuve du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité, globalisation et transferts de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.737-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.325-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité. Réorientations politiques et différenciations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire la sécurité. Les chargés de mission prévention -sécurité dans la redéfinition des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pattegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Polices et "policing" de la route - Un nouveau regard sur la sécurité, 58, pp.239-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French model for social preventions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique culturelle et développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and justice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.111-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, savoirs experts et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.210, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Européenne et sécurité intérieure : institutionnalisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.196, 2007, 978-2-296-04489-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, 978-2-200-63628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection U, 978-2-200-63464-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Comparative Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.158, 2022, 978-0-367-51103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429026928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Portail, 978-2200620363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.kuble.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, U, Patrick Le Galès; Marco Oberti, 978-2-200-60350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminology, security and justice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporary Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maklu, pp.298, 2013, Collection "GERN Research Paper Series"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de Sciences-Po, pp.500, 2012, 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'activité des correspondants de nuit de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénec'H-Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESDIP. CESDIP, pp.158, 2011, Collection "Études &amp; Données Pénales", n° 111, Jobard F., 2-907370-76-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.120, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et politique : Bordeaux, la France, la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.395, 2007, Gouvernances, 978-2-7246-0975-2. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.costa.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 242 p., 2004, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 205 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sene Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Caquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Hautes Etudes de la Sécurité Intérieure, pp.203, 2003, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2024, 978‑2-271‑15349‑4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police Racism in France and Germany: Occupational Socialisation and Institutional Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Beek; Thomas Bierschenk; Annalena Kolloch; Bernd Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing race, ethnicity and culture. Ethnographic perspectives across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.31-52, 2023, 978-1-5261-6558-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un modèle policier à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2023, Académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et population. La difficile quête de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley G. Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.maill.2023.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminological Research and Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vander Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vandeviver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Strategic Choices in Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gern Research Paper Series, 978-90-466-1213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the pandemic in two Western European countries. Comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing Within a Crisis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Challenges and promises of comparative policing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of comparative policing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-0-367-51103-6. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003052418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Police Between Organisational and Occupational Professionalism: Contemporary Contradictions in British Police Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cockcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Terpstra, R. Salet, N. R. Fyfe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstract Police. Critical reflections on contemporary change in police organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleven, pp.33-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Policing in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264079.013.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Checks as a Professional Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-218, 2020, Advances in Police Theory and Practice Studies, 9780367135249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la population et les forces de police. Un état des travaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport annuel 2019 de l’Observatoire national de la politique de la ville (ONPV) : Bien vivre dans les quartiers prioritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-121, 2020, 978-2-11-139724-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations police/population au prisme des contrôles d’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des Droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités d’accès aux droits et discriminations en France. Contributions de chercheurs à l’enquête du Défenseur des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-11-157031-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments within French policy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.63-77, 2018, International library of policy analysis, 978-1-4473-2421-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt1zqrn8r.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Divergent Ethnic and Religious Identities and Trust in the Police. Combining Micro- and Macro-Level Determinants in a Comparative Analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Schwarzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Oberwittler; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police citizen relations around the world. Comparing sources and contexts of trust and legitimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 9781138222861. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315406664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do statistics reinforce administrative centralisation? The contradictory influence of quantified indicators on French National police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hondeghem, Annie; Rousseaux, Xavier; Schonaers, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization of the Criminal Justice Chain and the Judicial System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.65-77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the police by numbers: the french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the democratic governance of police intelligence: new models of participation and expertise in the United States an Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Models of Participation and Expertise in the United States and Europe, 978 1 78536 103 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban areas behin walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Veaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gern Research Paper Séries. Criminology, security and justice. -Methodological and epistemological issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ponsaers P., Crawford A., De Maillard J., Shapland J., Verhage A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mäklu, pp.7-13, 2013, GERN Research Paper Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombié Th. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "French Connection". Les entreprises criminelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Non Lieu-Observatoire Géopolitique des Criminalités Éditions, pp.1-10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la présidence ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Maillard J.; Surel Y.; (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences-Po, pp.15-45, 2012, Collection "Sciences-Po Gouvernances", 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement par comités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating civil society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Jobert, B. Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing images of civil society. From protest to governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Council Working Groups: Spaces for Sectorized European Policy Deliberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Christiansen; Torbjörn Larsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Committees in the Policy-Process of the European Union: Legislation, Implementation and Deliberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.96-119, 2007, 978-1-84542-622-4. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847205322.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation problématique de l'action judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Faure, E. Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil interprofessionnel du vin de Bordeaux : private interests government entre consensus et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2007, Espaces et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de l'industrie vitivinicole. Un jeu d'échelles très politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelle : les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.205-218, 2007, Logiques politiques, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure entre logiques d'action nationales et européennes. Un milieu professionnel sans société politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Baisnée et Romain Pasquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe telle qu'elle se fait : européanisation et sociétés politiques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.197-219, 2007, CNRS science politique, 978-2-271-06501-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Faget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action publique. La dynamique du fluide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique ; Politiques du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité entre secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure ; Anne-Cécile Douillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.33-51, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of the French state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Patrick Le Galès, Jonah Levy (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in French Politics. 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.105-122, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans angélisme. De la lutte contre l'insécurité dans une commune de banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Ferret ; Christian Mouhanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.45-61, 2005, Sciences sociales et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action politique / Jacques Faget, dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département. Fasc. 90-5, 2004. 308273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 6 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services municipaux de sécurité et/ou de prévention. Fasc. 80-5, 2004. 308271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57-64, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d'émergence du niveau métropolitain et foisonnement des projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.89-129, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents de tranquilité publique et métiers de la médiation. Fasc. 115-5, 2004. 308274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 10 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la délinquance. Fasc. 260-5, 2004, 308276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de travail du Conseil, nerf de la production des politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lequesne; Yves Surel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration européenne entre émergence institutionnelle et recomposition de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.143-183, 2004, Sciences Po Gouvernance, 2-7246-0934-4. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leques.2004.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile et sécurité. Fasc. 195-5, 2004, 308275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques institutionnalisées ou politiques publiques ? Les enjeux méthodologiques d'une comparaison intersectorielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Thiriot; Marianne Marty; Emmanuel Nadal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la politique comparée. Un état des savoirs théoriques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Karthala, pp.233-247, 2004, Hommes et sociétés, 2-84586-572-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents locaux de la prévention de la délinquance. Fasc. 130-5, 2004. 308272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de jeunes chercheurs (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-226, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels des contrats de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.15-43, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiateurs locaux pour améliorer la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.189-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.189-197, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.283-295, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance de 1945 et la justice des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.235-239, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions : facteurs de violence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roché, Sebastian;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.115-121, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents locaux de médiation sociale (ALMS) en quête de légitimité. Déficits de reconnaissance et oppositions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacque Faget, Jacques de Maillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de la sécurité intérieure, pp.127-147, 2003, Études et recherches, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00570475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.255-267, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation locale des &amp;quot;incivilités&amp;quot; : des partenariats en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailleau Francis, Gorgeon Catherine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et sécurité : vers un nouvel ordre social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Éditions de la DIV, pp.185-197, 2000, Collection "Études et Recherches"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques de Maillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-de-maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5552-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081489161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34705482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oEM1hXIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000040839549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thin Blue Democratic Line? Organization, Interest, and Ethical Compatibility as Foundations of External Accountability Credibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rego.70154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de direction de l’IGPN (2012-2019) : perspectives et réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Monéger-Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.195-205. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated public perceptions of police encampment clearances in Canada and France: a cross-national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2024.2375595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’ancrer dans les territoires ? Stratégie de responsabilisation et réforme policière dans les groupes de partenariat opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 145 (1), pp.61-87. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.145.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention situationnelle à la coproduction de sécurité ? L’implication sous condition des bailleurs sociaux dans l’action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions du gouvernement de la sécurité. Dans l’ombre de la pluralisation du policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 185 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.185.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reform police stops? Politicisation and police change in two European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17488958241278914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrôles policiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 459 (2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.459.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04750810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. État, savoirs experts et sécurité. L’action publique reconfigurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local partnerships, strategy of responsabilisation and Internal Police Reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Italiana di Criminologia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), p.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing? A comparative analysis of public police auxiliaries in England and Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.1681-1700. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14773708211070203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et université. Retour réflexif sur la « coproduction de savoirs » en sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, État, savoirs experts et sécurité, 12 (3), pp.177-196. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.233.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enforcement turn in plural policing?: A comparative analysis of public police auxiliaries in England & Wales, France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald van Steden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rassismus bei der französischen und deutschen Polizei: berufliche Sozialisationen und behördliche Rahmenbedingungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polizei und Wissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.34-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing Police Stops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Online First), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5553/EJPS/2034760X2022001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of reform in European police systems: Centralization, decentralization, and coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mellor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the corona crisis: A comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renze Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance mechanisms meet professional autonomy: performance management and professional discretion within police investigation departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2021.1888949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes policiers européens en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 71 (2), pp.175-195. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.712.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles of policing and police–public interactions: The question of stop-and-search by police units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Police Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461355720980768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des logiques néo-managériales et organisations policières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.611.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why European mayors emphasize urban security: Evidence from a survey in 28 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820921486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un nouveau regard sur la sécurité intérieure de l’UE : les apports des outils de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La sécurité intérieure européenne au prisme de la sociologie de l’action publique, 65, pp.8-29. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.065.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les policiers. Retour sur deux enquêtes par observations et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143 (1), pp.22-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying policing comparatively: obstacles, preliminary results and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1240172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing as a performing art? The contradictory nature of contemporary police performance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.314-331. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748895817718589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Public's Trust in the Police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation policière : les délégués à la cohésion police-population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords de l'institution policière. Les délégués à la cohésion police-population (DCPP) en recherche de crédibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different styles of policing: discretionary power in street controls by the public police in France and Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2016.1194837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurite intérieure européenne et définition de l’intérêt national : le modèle français revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Dravigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coordonner les affaires européennes, 158, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.158.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques professionnelles et politiques du contrôle. Des styles de police différents en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hunold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, 2, pp.271 - 293. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.662.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural policing in Paris: variations and pitfalls of cooperation between national and municipal police forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), pp.54-67. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10439463.2015.1046454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des indicateurs chiffrés dans la police nationale : arrangements dans une organisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Savage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahiers de la sécurité et de la justice, 32, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Policing of Public Places in France. Between Private and Local Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of policing studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.285-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralisation renforcée par le chiffre ? Les effets contradictoires des indicateurs chiffrés dans la police nationale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.421 - 442. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.421-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New York, villes sans crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.laviedesidees.fr/New-York-ville-sans-crimes.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile renouvellement des métiers de la sécurité publique. Le cas des correspondants de nuit parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les espaces publics : le rôle ambivalent des nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Reguler-les-espaces-publics-le.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction. Les apports de la comparaison transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence, transferts et traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.379-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting national preferences: police co-operation, organizations and polities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2011.607345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightwatchers, a New Contribution to the Regulation of Public Space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penal Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Performance : the Development of Police Performance Management in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les correspondants de nuit, nouveaux modes de régulation de l'espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXV (4), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'experts : une ressource institutionnelle pas toujours maîtrisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Politique européenne, pp.77-98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.032.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des positions nationales dans l'Union européenne, la France, le Royaume-Uni et la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.172.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 155, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis in policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 945, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magistrat, le maire et la sécurité publique : action publique partenariale et dynamiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Revue française de sociologie, 49 (4), pp.793-818. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les violences urbaines de l'automne 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las revueltas francesas de noviembre de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 197-198, pp.329-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes émeutiers de novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte francesi del novembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.291-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émeutes en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux à l'épreuve de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Union européenne et la sécurité intérieure : une institutionnalisation en quête de légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union Européenne et sécurité intérieure : institutionnalisation et fragmentation, 23, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrations répressives françaises et l'Union européenne : adaptations, concurrences et ancrages nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Union européenne et sécurité intérieure : institutionnalisation et fragmentation, 23 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.023.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits to local participation and deliberation in the French politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Political Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.503-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de prévention-sécurité à l'épreuve du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.23-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la sécurité dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité, globalisation et transferts de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.737-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.325-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp.609-623. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de sécurité. Réorientations politiques et différenciations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65, pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire la sécurité. Les chargés de mission prévention -sécurité dans la redéfinition des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pattegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Polices et "policing" de la route - Un nouveau regard sur la sécurité, 58, pp.239-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French model for social preventions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Safety Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique culturelle et développement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and justice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.111-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, savoirs experts et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Amicelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure européenne au prisme de la sociologie de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.210, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Européenne et sécurité intérieure : institutionnalisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.196, 2007, 978-2-296-04489-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, 978-2-200-63628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection U, 978-2-200-63464-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Comparative Policing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.158, 2022, 978-0-367-51103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429026928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Portail, 978-2200620363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kübler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.kuble.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, U, Patrick Le Galès; Marco Oberti, 978-2-200-60350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminology, security and justice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporary Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maklu, pp.298, 2013, Collection "GERN Research Paper Series"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de Sciences-Po, pp.500, 2012, 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'activité des correspondants de nuit de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénec'H-Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESDIP. CESDIP, pp.158, 2011, Collection "Études &amp; Données Pénales", n° 111, Jobard F., 2-907370-76-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe de la sécurité intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wyvekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.120, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et politique : Bordeaux, la France, la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.395, 2007, Gouvernances, 978-2-7246-0975-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.costa.2007.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 242 p., 2004, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 205 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sene Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Caquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Hautes Etudes de la Sécurité Intérieure, pp.203, 2003, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Durovic; Nicolas Duvoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses françaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2024, 978‑2-271‑15349‑4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police Racism in France and Germany: Occupational Socialisation and Institutional Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Beek; Thomas Bierschenk; Annalena Kolloch; Bernd Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing race, ethnicity and culture. Ethnographic perspectives across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.31-52, 2023, 978-1-5261-6558-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un modèle policier à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Skogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-33, 2023, Académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police et population. La difficile quête de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley G. Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police et société en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.maill.2023.01.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminological Research and Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vander Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vandeviver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Strategic Choices in Social Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gern Research Paper Series, 978-90-466-1213-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policing the pandemic in two Western European countries. Comparison between France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing Within a Crisis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Challenges and promises of comparative policing research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of comparative policing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-0-367-51103-6. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003052418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03099456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Police Between Organisational and Occupational Professionalism: Contemporary Contradictions in British Police Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cockcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Terpstra, R. Salet, N. R. Fyfe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstract Police. Critical reflections on contemporary change in police organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eleven, pp.33-55, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Policing in Comparative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Terpstra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Criminology and Criminal Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264079.013.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Checks as a Professional Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-218, 2020, Advances in Police Theory and Practice Studies, 9780367135249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la population et les forces de police. Un état des travaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport annuel 2019 de l’Observatoire national de la politique de la ville (ONPV) : Bien vivre dans les quartiers prioritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-121, 2020, 978-2-11-139724-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations police/population au prisme des contrôles d’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Défenseur des Droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités d’accès aux droits et discriminations en France. Contributions de chercheurs à l’enquête du Défenseur des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-11-157031-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments within French policy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.63-77, 2018, International library of policy analysis, 978-1-4473-2421-8. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt1zqrn8r.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Divergent Ethnic and Religious Identities and Trust in the Police. Combining Micro- and Macro-Level Determinants in a Comparative Analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Schwarzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Oberwittler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Oberwittler; Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police citizen relations around the world. Comparing sources and contexts of trust and legitimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 9781138222861. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315406664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do statistics reinforce administrative centralisation? The contradictory influence of quantified indicators on French National police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Zagrodski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hondeghem, Annie; Rousseaux, Xavier; Schonaers, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernization of the Criminal Justice Chain and the Judicial System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.65-77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the police by numbers: the french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the democratic governance of police intelligence: new models of participation and expertise in the United States an Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Models of Participation and Expertise in the United States and Europe, 978 1 78536 103 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban areas behin walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Veaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gern Research Paper Séries. Criminology, security and justice. -Methodological and epistemological issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2015, 978-90-466-0778-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponsaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Shapland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ponsaers P., Crawford A., De Maillard J., Shapland J., Verhage A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Violence, Justice and Social Order. Monitoring Contemporacy Security Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mäklu, pp.7-13, 2013, GERN Research Paper Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombié Th. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "French Connection". Les entreprises criminelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Non Lieu-Observatoire Géopolitique des Criminalités Éditions, pp.1-10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la présidence ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Maillard J.; Surel Y.; (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques sous Sarkozy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences-Po, pp.15-45, 2012, Collection "Sciences-Po Gouvernances", 9782724612387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement par comités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating civil society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Jobert, B. Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing images of civil society. From protest to governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-150, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Council Working Groups: Spaces for Sectorized European Policy Deliberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Christiansen; Torbjörn Larsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Committees in the Policy-Process of the European Union: Legislation, Implementation and Deliberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.96-119, 2007, 978-1-84542-622-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847205322.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation problématique de l'action judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Faure, E. Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil interprofessionnel du vin de Bordeaux : private interests government entre consensus et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-146, 2007, Espaces et territoires, 978-2-7535-0381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de l'industrie vitivinicole. Un jeu d'échelles très politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelle : les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.205-218, 2007, Logiques politiques, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité intérieure entre logiques d'action nationales et européennes. Un milieu professionnel sans société politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Baisnée et Romain Pasquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe telle qu'elle se fait : européanisation et sociétés politiques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.197-219, 2007, CNRS science politique, 978-2-271-06501-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Faget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action publique. La dynamique du fluide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique ; Politiques du Social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité entre secteurs et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure ; Anne-Cécile Douillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.33-51, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of the French state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Patrick Le Galès, Jonah Levy (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in French Politics. 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.105-122, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00098265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans angélisme. De la lutte contre l'insécurité dans une commune de banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Ferret ; Christian Mouhanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.45-61, 2005, Sciences sociales et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation ou les avatars d'une catégorie d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et action politique / Jacques Faget, dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.187-199, 2005, Le territoire du politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département. Fasc. 90-5, 2004. 308273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 6 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services municipaux de sécurité et/ou de prévention. Fasc. 80-5, 2004. 308271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57-64, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés d'émergence du niveau métropolitain et foisonnement des projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.89-129, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile et sécurité. Fasc. 195-5, 2004, 308275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents de tranquilité publique et métiers de la médiation. Fasc. 115-5, 2004. 308274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 10 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la délinquance. Fasc. 260-5, 2004, 308276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de travail du Conseil, nerf de la production des politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lequesne; Yves Surel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration européenne entre émergence institutionnelle et recomposition de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.143-183, 2004, Sciences Po Gouvernance, 2-7246-0934-4. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.leques.2004.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques institutionnalisées ou politiques publiques ? Les enjeux méthodologiques d'une comparaison intersectorielle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Thiriot; Marianne Marty; Emmanuel Nadal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la politique comparée. Un état des savoirs théoriques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Karthala, pp.233-247, 2004, Hommes et sociétés, 2-84586-572-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents locaux de la prévention de la délinquance. Fasc. 130-5, 2004. 308272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Froment, Jean-Charles (collection sous la direction de);. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique de la sécurité locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis Litec, Editions du Juris-Classeur 2004, 9 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de jeunes chercheurs (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-226, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux culturels des contrats de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudoir, Philippe;Maillard, Jacques de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.15-43, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiateurs locaux pour améliorer la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances en Europe et aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, pp.189-210, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.189-197, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.283-295, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance de 1945 et la justice des mineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.235-239, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions : facteurs de violence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roché, Sebastian;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité. Causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.115-121, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agents locaux de médiation sociale (ALMS) en quête de légitimité. Déficits de reconnaissance et oppositions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacque Faget, Jacques de Maillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents locaux de médiation sociale en quête d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études de la sécurité intérieure, pp.127-147, 2003, Études et recherches, 2-11-092848-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00570475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques De Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Roché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de sécurité : causes de la délinquance et nouvelles réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.255-267, 2003, Sociétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation locale des &amp;quot;incivilités&amp;quot; : des partenariats en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailleau Francis, Gorgeon Catherine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et sécurité : vers un nouvel ordre social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Éditions de la DIV, pp.185-197, 2000, Collection "Études et Recherches"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8346086B"/>
+    <w:nsid w:val="CE9F619B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-de-maillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5552-4723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081489161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34705482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040839549" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mon&#233;ger-Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750768v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2024.2375595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O&#8217;neill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17488958241278914" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rowe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.459.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Steden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708211070203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O'Neill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5553/EJPS/2034760X2022001003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Terpstra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renze Salet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Savage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2021.1888949" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodzki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#252;bler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820921486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Piquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.065.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1240172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895817718589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gayet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1194837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dravigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hunold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Oberwittler," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.662.0271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1046454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Savage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.421-442" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2011.607345" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pattegay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290338v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05396271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-police-politiques-organisations-reformes-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Skogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.kuble.2016.01" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/sociologie-de-la-police-politiques-organisations-reformes-9782200603502" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponsaers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Shapland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Verhage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nec'H-Le Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.costa.2007.01" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sene Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caquant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/jeunesses-francaises-contemporaines/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100546260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.maill.2023.01.0263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vander Beken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeviver" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maklu-online.eu/fr/law/gern/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Policing-Crises-and-Emergencies/Cordner-Wright/p/book/9781032207858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Comparative-Policing/Maillard-Roche/p/book/9780367511043?gclid=Cj0KCQjwgNanBhDUARIsAAeIcAvPHRZoPXg84rQ0mt_AQilOf47i82WRS0ejrJcd_IKxTILFrYjMCv4aApMYEALw_wcB" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003052418" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cockcroft" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264079.013.615" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429026928-13/identity-checks-professional-repertoire-fabien-jobard-jacques-de-maillard?context=ubx&amp;amp;refId=e89c5479-c72d-4c8e-9bb9-ffdbf9d09ef0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defenseurdesdroits.fr/fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Schwarzenbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315406664-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286842v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286837v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286833v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286845v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-de-maillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5552-4723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081489161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34705482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oEM1hXIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040839549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.70154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mon&#233;ger-Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2024.2375595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.145.0061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lemaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O&#8217;neill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17488958241278914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rowe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.459.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Steden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14773708211070203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Crawford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.233.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan O'Neill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5553/EJPS/2034760X2022001003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mellor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Terpstra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renze Salet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Savage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2021.1888949" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodzki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461355720980768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#252;bler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820921486" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Piquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.065.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1240172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748895817718589" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gayet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2016.1194837" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dravigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hunold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Oberwittler," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.662.0271" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1046454" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zagrodski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Savage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.421-442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2011.607345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wyvekens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudoir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pattegay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290338v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05396271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256017v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-police-politiques-organisations-reformes-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Skogan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429026928" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.kuble.2016.01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/sociologie-de-la-police-politiques-organisations-reformes-9782200603502" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponsaers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Shapland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Verhage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742167v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nec'H-Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.costa.2007.01" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sene Diop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caquant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876038v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/jeunesses-francaises-contemporaines/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100546260" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.maill.2023.01.0263" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vander Beken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandeviver" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maklu-online.eu/fr/law/gern/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Policing-Crises-and-Emergencies/Cordner-Wright/p/book/9781032207858" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Comparative-Policing/Maillard-Roche/p/book/9780367511043?gclid=Cj0KCQjwgNanBhDUARIsAAeIcAvPHRZoPXg84rQ0mt_AQilOf47i82WRS0ejrJcd_IKxTILFrYjMCv4aApMYEALw_wcB" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003052418" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cockcroft" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264079.013.615" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281728v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429026928-13/identity-checks-professional-repertoire-fabien-jobard-jacques-de-maillard?context=ubx&amp;amp;refId=e89c5479-c72d-4c8e-9bb9-ffdbf9d09ef0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.defenseurdesdroits.fr/fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Schwarzenbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315406664-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233647v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186649v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157752v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286841v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286834v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286712v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verjus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286740v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286828v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>