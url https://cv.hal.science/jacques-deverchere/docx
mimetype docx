--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Deverchere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-deverchere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5138-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033677700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismogenic and rheological behaviours from time-dependent analysis of earthquake depth distribution in the Corinth Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 919, pp.231008. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.231008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back‐Arc Dynamics Controlled by Slab Rollback and Tearing: A Reappraisal of Seafloor Spreading and Kinematic Evolution of the Eastern Algero‐Balearic Basin (Western Mediterranean) in the Middle‐Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaza Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Inversion and Geomorphic Evolution of the Algerian Margin Since Messinian Times: Insights From New Onshore/Offshore Analog Modeling Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.e2020TC006369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin and consequences of crustal-scale extension between Africa and Sicily since Late Miocene: insights from the Kaboudia area, western Pelagian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri El Maherssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 795, pp.228565. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (3), pp.1693-1710. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 728-729, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495 - 2521. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumour-induced vascular changes alter angiogenesis: Insights from a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stéphanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lesart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the origin of post-collisional Miocene magmatism in the Kabylies (northern Algeria): Evidence for crustal stacking, delamination and slab detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing seismic wave attenuation in the lithosphere in continental rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">А. А. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chechelnitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodynamics &amp; Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.107 - 133. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5800/GT-2017-8-1-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495-2521. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17 Ma onset for the post-collisional K-rich calc-alkaline magmatism in the Maghrebides: Evidence from Bougaroun (northeastern Algeria) and geodynamic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.114-134. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stratigraphic and petroleum system modeling tools in complex tectonic domains: case study in the North Algerian Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbeaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.article No 289. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial changes of seismic attenuation and multiscale geological heterogeneity in the Baikal rift and surroundings from analysis of coda waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Chechelnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.50-68. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonostratigraphic evolution of the eastern Algerian margin and basin from seismic data and onshore-offshore correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1355-1375. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01133376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary horizontal movements and seismicity of the south Baikal Basin (Baikal rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pedoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and turbidite frequency in the eastern Algerian margin. An attempt to examine the triggering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.266-281. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00846189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: Geology of the Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry. P. Gladkochub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a paleoseismological analysis along the Sahel fault (Algeria): New evidence for historical seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3899-3916. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00770010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic inheritance and Pliocene-Pleistocene inversion of the Algerian margin around Algiers: Insights from multibeam and seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2008. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Zemmouri earthquake rupture zone (Mw 6.8, Algeria): Aftershocks sequence relocation and 3D velocity model” by A. Ayadi et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B04320. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00572452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1856 Tsunami of Djidjelli (Eastern Algeria): Seismotectonics, Modelling and Hazard Implications for the Algerian Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.283-300. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-008-0433-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of a passive margin : A case study off NW Algiers, Algeria, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelles A.K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier de Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension in the Baikal rift: Present-day kinematics of passive rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Byzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 425 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1028334X09020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and origin of sediment gravity-flow deposits on the western Algerian margin during late Pleistocene and Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Shipboard Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the role of sandy-silty sediments in generating slope failures during earthquakes: example from the Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (4), pp.769-789. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-008-0373-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary reactivation of the Neogene margin off NW Algiers, Algeria: The Khayr al Din bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition processes from echo-character mapping along the western Algerian margin (Oran–Tenes), Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.673-694. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Oreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00304407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulziibat Munkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1-2), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00267274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugarmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulziibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Africa-eurasia Miocene Boundary offshore western algeria (Maradja'03 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338 (1-2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active thrust faulting offshore Boumerdes, Algeria and its relations to the 2003 Mw 6.9 earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L04311. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004Gl021646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for Messinian detrital deposits at the western Sardinia margin, northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudela von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6-7), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1999M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 6.0 earthquake sequence in the southern Baikal rift, Asia, and its seismotectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Giljova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (2), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02604.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematics of recent deformation in the Mondy-Tunka area (south-westernmost Baikal rift zone, Mongolia-Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arjannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a large earthquake risk in the zone of Main Sayan Fault using GPS geodesy and paleoseismology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chipizubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Smekalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologiya i Geofizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45-11, pp.1369-1376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B3), pp.2109. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bashkuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01624.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fairhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 197 (3-4), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension, tectonic inheritance and volcanism in the Ligurian Sea, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), 1015 (23 p.). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001TC900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional laboratory modelling of rifting : Application to the Baikal Rift, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356 (4), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00389-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of the 1950 (Mw 6.9) Mondy earthquake, Siberia, and its relationship to the strain pattern at the south-western end of the Baikal rift zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.491-500. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23, 21, pp.3051-3054. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus du colza: importance en France, nuisibilité et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 462, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdry F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivation tectonique et flexure de la marge continentale Ligure (Méditerranée occidentale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crustal seismicity of the Amazonian foothill of the central Peruvian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 13 (10), pp.1023-1026. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL013i010p01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoëfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleoenvironments in Western Meditteranean Sea : the Algerian coast application of the palynological tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect Méditerranée Occidentale−Orientale : palynologie marine et gradients climatiques (continentaux et hydrologiques) au cours de l’Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Algerian margin (Algiers area) : morphology, lithology and sedimentary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00467046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic and structural evolution of the Algerian Margin since Messinian (-6 Myr); First results of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Messinian and Plio-Quaternary deposits as markers of the vertical motions in the tectonically inverted Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage-Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for contractional reactivation of a passive margin : the case study of the central Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Margin : A Case Study of Interaction between Plio-Quaternary Sedimentation and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and gravity-induced processes evidenced offshore Algerain from coring results (MARADJA Cruise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological limits evidenced offshore Algeria from new swath bathymetry and seismic data (MARADJA cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary and tectonic consequences of the Messinian salinity crisis on the Algerian margin, southwestern Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Salt-Related Thin-Skinned Tectonic and Crustal Tectonics in the Deep-Water SW Mediterranean : Evidence from The MARADJA Cruise, Offshore Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional patterns off Algeria from echo-character mapping (MARADJA 2003 cruise) : possible links with the recent and historical earthquakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced transport on the Algerian margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, active faults revealed off Algiers area (Boumerdès and Khari-Al-Din) from seismic and swath bathymetry data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation along the Algerian margin (MARADJA cruise) : framework of the May 21, 2003, Mw-6-8 Boumerdes earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rates in the baikal rift from GPS measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Loukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leffondré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Mediterranean Sea evolution and present-day physiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Chiarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katrin Schroeder; Jacopo Chiggiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.13-39, 2023, 9780128236925. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-37, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KRAMIS DEEP-SEA FAN OFF WESTERN ALGERIA: ROLE OF SEDIMENT WAVES IN TURBIDITIC LEVEE GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barjavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of the Principles of Seismic Geomorphology to Continental-Slope and Base-of-Slope Systems: Case Studies from Seafloor and Near-Seafloor Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPM, pp.293-308, 2012, 978-1-56576-304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00779477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian margin sedimentation patterns (Algiers area, southwestern mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEPM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass-Transport Deposits in Deepwater Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Sedimentary Geology (SEPM), pp.69-84, 2011, SEPM Special Publication n° 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Ligurian Margin : Setting, Basinal units and erosion and detritism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société Géologique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de la Carte Géologique du Monde, pp.5A-5C, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting continental : Causes, effets, évolution - Exemple du rift Baïkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université Paris 6 - Pierre et Marie Curie, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01349453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Deverchere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-deverchere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5138-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033677700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismogenic and rheological behaviours from time-dependent analysis of earthquake depth distribution in the Corinth Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 919, pp.231008. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.231008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back‐Arc Dynamics Controlled by Slab Rollback and Tearing: A Reappraisal of Seafloor Spreading and Kinematic Evolution of the Eastern Algero‐Balearic Basin (Western Mediterranean) in the Middle‐Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaza Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Inversion and Geomorphic Evolution of the Algerian Margin Since Messinian Times: Insights From New Onshore/Offshore Analog Modeling Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.e2020TC006369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin and consequences of crustal-scale extension between Africa and Sicily since Late Miocene: insights from the Kaboudia area, western Pelagian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri El Maherssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 795, pp.228565. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (3), pp.1693-1710. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 728-729, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumour-induced vascular changes alter angiogenesis: Insights from a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stéphanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lesart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495 - 2521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the origin of post-collisional Miocene magmatism in the Kabylies (northern Algeria): Evidence for crustal stacking, delamination and slab detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing seismic wave attenuation in the lithosphere in continental rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">А. А. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chechelnitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodynamics &amp; Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.107 - 133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5800/GT-2017-8-1-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495-2521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17 Ma onset for the post-collisional K-rich calc-alkaline magmatism in the Maghrebides: Evidence from Bougaroun (northeastern Algeria) and geodynamic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.114-134. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial changes of seismic attenuation and multiscale geological heterogeneity in the Baikal rift and surroundings from analysis of coda waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Chechelnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.50-68. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stratigraphic and petroleum system modeling tools in complex tectonic domains: case study in the North Algerian Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbeaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.article No 289. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonostratigraphic evolution of the eastern Algerian margin and basin from seismic data and onshore-offshore correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1355-1375. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01133376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary horizontal movements and seismicity of the south Baikal Basin (Baikal rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: Geology of the Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry. P. Gladkochub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pedoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and turbidite frequency in the eastern Algerian margin. An attempt to examine the triggering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.266-281. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00846189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a paleoseismological analysis along the Sahel fault (Algeria): New evidence for historical seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3899-3916. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00770010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic inheritance and Pliocene-Pleistocene inversion of the Algerian margin around Algiers: Insights from multibeam and seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2008. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Zemmouri earthquake rupture zone (Mw 6.8, Algeria): Aftershocks sequence relocation and 3D velocity model” by A. Ayadi et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B04320. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00572452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of a passive margin : A case study off NW Algiers, Algeria, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelles A.K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier de Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension in the Baikal rift: Present-day kinematics of passive rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Byzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 425 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1028334X09020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and origin of sediment gravity-flow deposits on the western Algerian margin during late Pleistocene and Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Shipboard Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1856 Tsunami of Djidjelli (Eastern Algeria): Seismotectonics, Modelling and Hazard Implications for the Algerian Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.283-300. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-008-0433-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the role of sandy-silty sediments in generating slope failures during earthquakes: example from the Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (4), pp.769-789. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-008-0373-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary reactivation of the Neogene margin off NW Algiers, Algeria: The Khayr al Din bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition processes from echo-character mapping along the western Algerian margin (Oran–Tenes), Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.673-694. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00304407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Oreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulziibat Munkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1-2), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00267274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugarmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulziibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Africa-eurasia Miocene Boundary offshore western algeria (Maradja'03 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338 (1-2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for Messinian detrital deposits at the western Sardinia margin, northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudela von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6-7), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active thrust faulting offshore Boumerdes, Algeria and its relations to the 2003 Mw 6.9 earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L04311. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004Gl021646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1999M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 6.0 earthquake sequence in the southern Baikal rift, Asia, and its seismotectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Giljova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (2), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02604.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematics of recent deformation in the Mondy-Tunka area (south-westernmost Baikal rift zone, Mongolia-Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arjannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a large earthquake risk in the zone of Main Sayan Fault using GPS geodesy and paleoseismology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chipizubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Smekalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologiya i Geofizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45-11, pp.1369-1376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bashkuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B3), pp.2109. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional laboratory modelling of rifting : Application to the Baikal Rift, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356 (4), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00389-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fairhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 197 (3-4), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01624.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension, tectonic inheritance and volcanism in the Ligurian Sea, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), 1015 (23 p.). </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001TC900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of the 1950 (Mw 6.9) Mondy earthquake, Siberia, and its relationship to the strain pattern at the south-western end of the Baikal rift zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.491-500. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23, 21, pp.3051-3054. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus du colza: importance en France, nuisibilité et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 462, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdry F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivation tectonique et flexure de la marge continentale Ligure (Méditerranée occidentale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crustal seismicity of the Amazonian foothill of the central Peruvian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 13 (10), pp.1023-1026. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL013i010p01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoëfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleoenvironments in Western Meditteranean Sea : the Algerian coast application of the palynological tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect Méditerranée Occidentale−Orientale : palynologie marine et gradients climatiques (continentaux et hydrologiques) au cours de l’Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic and structural evolution of the Algerian Margin since Messinian (-6 Myr); First results of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Algerian margin (Algiers area) : morphology, lithology and sedimentary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00467046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Messinian and Plio-Quaternary deposits as markers of the vertical motions in the tectonically inverted Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage-Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Margin : A Case Study of Interaction between Plio-Quaternary Sedimentation and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for contractional reactivation of a passive margin : the case study of the central Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Salt-Related Thin-Skinned Tectonic and Crustal Tectonics in the Deep-Water SW Mediterranean : Evidence from The MARADJA Cruise, Offshore Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and gravity-induced processes evidenced offshore Algerain from coring results (MARADJA Cruise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological limits evidenced offshore Algeria from new swath bathymetry and seismic data (MARADJA cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary and tectonic consequences of the Messinian salinity crisis on the Algerian margin, southwestern Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional patterns off Algeria from echo-character mapping (MARADJA 2003 cruise) : possible links with the recent and historical earthquakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced transport on the Algerian margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, active faults revealed off Algiers area (Boumerdès and Khari-Al-Din) from seismic and swath bathymetry data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation along the Algerian margin (MARADJA cruise) : framework of the May 21, 2003, Mw-6-8 Boumerdes earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rates in the baikal rift from GPS measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Loukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leffondré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Mediterranean Sea evolution and present-day physiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Chiarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katrin Schroeder; Jacopo Chiggiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.13-39, 2023, 9780128236925. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-37, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KRAMIS DEEP-SEA FAN OFF WESTERN ALGERIA: ROLE OF SEDIMENT WAVES IN TURBIDITIC LEVEE GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barjavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of the Principles of Seismic Geomorphology to Continental-Slope and Base-of-Slope Systems: Case Studies from Seafloor and Near-Seafloor Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPM, pp.293-308, 2012, 978-1-56576-304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00779477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Ligurian Margin : Setting, Basinal units and erosion and detritism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société Géologique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de la Carte Géologique du Monde, pp.5A-5C, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian margin sedimentation patterns (Algiers area, southwestern mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEPM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass-Transport Deposits in Deepwater Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Sedimentary Geology (SEPM), pp.69-84, 2011, SEPM Special Publication n° 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting continental : Causes, effets, évolution - Exemple du rift Baïkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université Paris 6 - Pierre et Marie Curie, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01349453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F88A7034"/>
+    <w:nsid w:val="918B403F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-deverchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5138-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033677700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Septier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.231008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri El Maherssi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Beldjoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1571-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abbassene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C. Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97RVT9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. &#1040;. Dobrynina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sankov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5800/GT-2017-8-1-0234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q56S03D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Dobrynina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Sankov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754TMSJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Dobrynina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00846189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pauc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CPZ861J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Ivanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry. P. Gladkochub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ernst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV92LPFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002547" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006190" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-008-0433-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNLHJJH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. San'Kov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lukhnev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ashurkov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Byzov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X09020056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQR1PV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Shipboard Scientific Party" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6FMBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0373-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQS7R8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004Gl021646" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112957v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudela von Gronefeld" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SMBJFZ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Radziminovitch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melnikova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Giljova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02604.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arjannikova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00565.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z8NR17M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chipizubov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Smekalin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406668v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00389-X" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7XMSZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnikova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radziminovitch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00445.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCNWNJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ezan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03481322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560491v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coussin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu&#8722;nebout" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisn&#233;rat&#8722;laborde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Babonneau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00467046v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502272v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudiaf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage-Khadir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118579v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Scientific Party" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118540v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouillin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118554v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118564v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119147v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119193v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Team" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119215v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pellegrini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00006-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779477v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barjavel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600351v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan-Unterseh" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497942v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01349453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-deverchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5138-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033677700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Septier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.231008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri El Maherssi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Beldjoudi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1571-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abbassene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C. Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97RVT9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. &#1040;. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sankov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5800/GT-2017-8-1-0234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q56S03D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Dobrynina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Sankov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754TMSJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Dobrynina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Ivanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry. P. Gladkochub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ernst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV92LPFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00846189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pauc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CPZ861J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002547" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006190" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. San'Kov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lukhnev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ashurkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Byzov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X09020056" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQR1PV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Shipboard Scientific Party" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6FMBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-008-0433-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNLHJJH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0373-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQS7R8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudela von Gronefeld" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SMBJFZ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004Gl021646" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Radziminovitch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melnikova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Giljova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02604.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arjannikova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00565.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z8NR17M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chipizubov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Smekalin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00389-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7XMSZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnikova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radziminovitch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00445.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCNWNJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ezan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03481322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560491v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coussin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu&#8722;nebout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisn&#233;rat&#8722;laborde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Babonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502272v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudiaf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00467046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage-Khadir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118564v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Scientific Party" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118540v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouillin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119147v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119193v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Team" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119215v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pellegrini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00006-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779477v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barjavel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497942v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600351v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan-Unterseh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01349453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>