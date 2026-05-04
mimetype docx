--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Deverchere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-deverchere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5138-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033677700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismogenic and rheological behaviours from time-dependent analysis of earthquake depth distribution in the Corinth Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 919, pp.231008. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.231008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back‐Arc Dynamics Controlled by Slab Rollback and Tearing: A Reappraisal of Seafloor Spreading and Kinematic Evolution of the Eastern Algero‐Balearic Basin (Western Mediterranean) in the Middle‐Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaza Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Inversion and Geomorphic Evolution of the Algerian Margin Since Messinian Times: Insights From New Onshore/Offshore Analog Modeling Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.e2020TC006369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin and consequences of crustal-scale extension between Africa and Sicily since Late Miocene: insights from the Kaboudia area, western Pelagian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri El Maherssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 795, pp.228565. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (3), pp.1693-1710. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 728-729, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumour-induced vascular changes alter angiogenesis: Insights from a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stéphanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lesart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495 - 2521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the origin of post-collisional Miocene magmatism in the Kabylies (northern Algeria): Evidence for crustal stacking, delamination and slab detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing seismic wave attenuation in the lithosphere in continental rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">А. А. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chechelnitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodynamics &amp; Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.107 - 133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5800/GT-2017-8-1-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495-2521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17 Ma onset for the post-collisional K-rich calc-alkaline magmatism in the Maghrebides: Evidence from Bougaroun (northeastern Algeria) and geodynamic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.114-134. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial changes of seismic attenuation and multiscale geological heterogeneity in the Baikal rift and surroundings from analysis of coda waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Chechelnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.50-68. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stratigraphic and petroleum system modeling tools in complex tectonic domains: case study in the North Algerian Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbeaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.article No 289. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonostratigraphic evolution of the eastern Algerian margin and basin from seismic data and onshore-offshore correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1355-1375. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01133376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary horizontal movements and seismicity of the south Baikal Basin (Baikal rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: Geology of the Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry. P. Gladkochub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pedoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and turbidite frequency in the eastern Algerian margin. An attempt to examine the triggering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.266-281. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00846189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a paleoseismological analysis along the Sahel fault (Algeria): New evidence for historical seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3899-3916. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00770010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic inheritance and Pliocene-Pleistocene inversion of the Algerian margin around Algiers: Insights from multibeam and seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2008. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Zemmouri earthquake rupture zone (Mw 6.8, Algeria): Aftershocks sequence relocation and 3D velocity model” by A. Ayadi et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B04320. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00572452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of a passive margin : A case study off NW Algiers, Algeria, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelles A.K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier de Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension in the Baikal rift: Present-day kinematics of passive rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Byzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 425 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1028334X09020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and origin of sediment gravity-flow deposits on the western Algerian margin during late Pleistocene and Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Shipboard Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1856 Tsunami of Djidjelli (Eastern Algeria): Seismotectonics, Modelling and Hazard Implications for the Algerian Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.283-300. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-008-0433-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the role of sandy-silty sediments in generating slope failures during earthquakes: example from the Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (4), pp.769-789. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-008-0373-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary reactivation of the Neogene margin off NW Algiers, Algeria: The Khayr al Din bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition processes from echo-character mapping along the western Algerian margin (Oran–Tenes), Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.673-694. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00304407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Oreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulziibat Munkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1-2), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00267274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugarmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulziibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Africa-eurasia Miocene Boundary offshore western algeria (Maradja'03 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338 (1-2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for Messinian detrital deposits at the western Sardinia margin, northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudela von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6-7), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active thrust faulting offshore Boumerdes, Algeria and its relations to the 2003 Mw 6.9 earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L04311. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004Gl021646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1999M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 6.0 earthquake sequence in the southern Baikal rift, Asia, and its seismotectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Giljova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (2), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02604.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematics of recent deformation in the Mondy-Tunka area (south-westernmost Baikal rift zone, Mongolia-Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arjannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a large earthquake risk in the zone of Main Sayan Fault using GPS geodesy and paleoseismology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chipizubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Smekalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologiya i Geofizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45-11, pp.1369-1376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bashkuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B3), pp.2109. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional laboratory modelling of rifting : Application to the Baikal Rift, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356 (4), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00389-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fairhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 197 (3-4), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01624.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension, tectonic inheritance and volcanism in the Ligurian Sea, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), 1015 (23 p.). </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001TC900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of the 1950 (Mw 6.9) Mondy earthquake, Siberia, and its relationship to the strain pattern at the south-western end of the Baikal rift zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.491-500. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23, 21, pp.3051-3054. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus du colza: importance en France, nuisibilité et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 462, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdry F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivation tectonique et flexure de la marge continentale Ligure (Méditerranée occidentale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crustal seismicity of the Amazonian foothill of the central Peruvian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 13 (10), pp.1023-1026. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL013i010p01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoëfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleoenvironments in Western Meditteranean Sea : the Algerian coast application of the palynological tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect Méditerranée Occidentale−Orientale : palynologie marine et gradients climatiques (continentaux et hydrologiques) au cours de l’Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic and structural evolution of the Algerian Margin since Messinian (-6 Myr); First results of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Algerian margin (Algiers area) : morphology, lithology and sedimentary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00467046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Messinian and Plio-Quaternary deposits as markers of the vertical motions in the tectonically inverted Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage-Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Margin : A Case Study of Interaction between Plio-Quaternary Sedimentation and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for contractional reactivation of a passive margin : the case study of the central Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Salt-Related Thin-Skinned Tectonic and Crustal Tectonics in the Deep-Water SW Mediterranean : Evidence from The MARADJA Cruise, Offshore Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and gravity-induced processes evidenced offshore Algerain from coring results (MARADJA Cruise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological limits evidenced offshore Algeria from new swath bathymetry and seismic data (MARADJA cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary and tectonic consequences of the Messinian salinity crisis on the Algerian margin, southwestern Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional patterns off Algeria from echo-character mapping (MARADJA 2003 cruise) : possible links with the recent and historical earthquakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced transport on the Algerian margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, active faults revealed off Algiers area (Boumerdès and Khari-Al-Din) from seismic and swath bathymetry data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation along the Algerian margin (MARADJA cruise) : framework of the May 21, 2003, Mw-6-8 Boumerdes earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rates in the baikal rift from GPS measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Loukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leffondré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Mediterranean Sea evolution and present-day physiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Chiarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katrin Schroeder; Jacopo Chiggiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.13-39, 2023, 9780128236925. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-37, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KRAMIS DEEP-SEA FAN OFF WESTERN ALGERIA: ROLE OF SEDIMENT WAVES IN TURBIDITIC LEVEE GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barjavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of the Principles of Seismic Geomorphology to Continental-Slope and Base-of-Slope Systems: Case Studies from Seafloor and Near-Seafloor Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPM, pp.293-308, 2012, 978-1-56576-304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00779477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Ligurian Margin : Setting, Basinal units and erosion and detritism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société Géologique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de la Carte Géologique du Monde, pp.5A-5C, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian margin sedimentation patterns (Algiers area, southwestern mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEPM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass-Transport Deposits in Deepwater Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Sedimentary Geology (SEPM), pp.69-84, 2011, SEPM Special Publication n° 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting continental : Causes, effets, évolution - Exemple du rift Baïkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université Paris 6 - Pierre et Marie Curie, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01349453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Deverchere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-deverchere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5138-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033677700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismogenic and rheological behaviours from time-dependent analysis of earthquake depth distribution in the Corinth Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 919, pp.231008. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.231008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back‐Arc Dynamics Controlled by Slab Rollback and Tearing: A Reappraisal of Seafloor Spreading and Kinematic Evolution of the Eastern Algero‐Balearic Basin (Western Mediterranean) in the Middle‐Late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaza Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Inversion and Geomorphic Evolution of the Algerian Margin Since Messinian Times: Insights From New Onshore/Offshore Analog Modeling Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.e2020TC006369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin and consequences of crustal-scale extension between Africa and Sicily since Late Miocene: insights from the Kaboudia area, western Pelagian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri El Maherssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 795, pp.228565. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (3), pp.1693-1710. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the continental margin and basin off Greater Kabylia, Algeria – New insights from wide-angle seismic data modeling and multichannel seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Aïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 728-729, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tumour-induced vascular changes alter angiogenesis: Insights from a computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stéphanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lesart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.211-226. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495 - 2521. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidite chronostratigraphy off Algiers, central Algerian margin: A key for reconstructing Holocene paleo-earthquake cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the origin of post-collisional Miocene magmatism in the Kabylies (northern Algeria): Evidence for crustal stacking, delamination and slab detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing seismic wave attenuation in the lithosphere in continental rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">А. А. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chechelnitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodynamics &amp; Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.107 - 133. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5800/GT-2017-8-1-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Aftershock Sequence of the M w 6.9 2003 Boumerdes Earthquake, Algeria: Space–Time Distribution, Local Tomography and Seismotectonic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Koulakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (7), pp.2495-2521. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-017-1571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial changes of seismic attenuation and multiscale geological heterogeneity in the Baikal rift and surroundings from analysis of coda waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Chechelnitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.50-68. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stratigraphic and petroleum system modeling tools in complex tectonic domains: case study in the North Algerian Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbeaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.article No 289. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 17 Ma onset for the post-collisional K-rich calc-alkaline magmatism in the Maghrebides: Evidence from Bougaroun (northeastern Algeria) and geodynamic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Abbassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.114-134. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonostratigraphic evolution of the eastern Algerian margin and basin from seismic data and onshore-offshore correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Belhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.1355-1375. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of the north Algerian margin and tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslem Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201, pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene turbidites record earthquake supercycles at a slow-rate plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (4), pp.331-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G36170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01133376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the eastern Algerian continental margin and adjacent deep basin: implications for late Cenozoic geodynamic evolution of the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary horizontal movements and seismicity of the south Baikal Basin (Baikal rift system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Sankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Dobrynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: Geology of the Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry. P. Gladkochub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Ernst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00817080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Active coastal thrusting and folding, and uplift rate of the Sahel Anticline and Zemmouri earthquake area (Tell Atlas, Algeria)&amp;quot;, by S. Maouche, M. Meghraoui, C. Morhange, S. Belabbes, Y. Bouhadad, H. Haddoum. [Tectonophysics, 2011, 509, 69-80]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pedoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 601, pp.236-244. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and turbidite frequency in the eastern Algerian margin. An attempt to examine the triggering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.266-281. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00846189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a paleoseismological analysis along the Sahel fault (Algeria): New evidence for historical seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3899-3916. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the seafloor signature of the 21 May 2003 Boumerdès earthquake offshore central Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2159-2172. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2159-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Ouabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00770010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining our knowledge of the Messinian salinity crisis records in the offshore domain through multi-site seismic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic inheritance and Pliocene-Pleistocene inversion of the Algerian margin around Algiers: Insights from multibeam and seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.TC2008. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Zemmouri earthquake rupture zone (Mw 6.8, Algeria): Aftershocks sequence relocation and 3D velocity model” by A. Ayadi et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.B04320. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of a passive margin : A case study off NW Algiers, Algeria, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelles A.K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier de Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475, pp.98-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary processes and origin of sediment gravity-flow deposits on the western Algerian margin during late Pleistocene and Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Shipboard Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension in the Baikal rift: Present-day kinematics of passive rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Byzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 425 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1028334X09020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kherroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1856 Tsunami of Djidjelli (Eastern Algeria): Seismotectonics, Modelling and Hazard Implications for the Algerian Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.283-300. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-008-0433-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00572452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the role of sandy-silty sediments in generating slope failures during earthquakes: example from the Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (4), pp.769-789. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-008-0373-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00368853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary reactivation of the Neogene margin off NW Algiers, Algeria: The Khayr al Din bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Bracène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 475 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition processes from echo-character mapping along the western Algerian margin (Oran–Tenes), Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.673-694. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00304407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Oreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00346693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00354683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulziibat Munkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 274 (1-2), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00267274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugarmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulziibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Baikal rift: A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.Q11016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Africa-eurasia Miocene Boundary offshore western algeria (Maradja'03 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 338 (1-2), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active thrust faulting offshore Boumerdes, Algeria and its relations to the 2003 Mw 6.9 earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L04311. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004Gl021646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence for Messinian detrital deposits at the western Sardinia margin, northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudela von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6-7), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Mw = 4.3 Lorient earthquake sequence : a multidisciplinary approach to the geodynamics of the Armorican Massif, Westernmost France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.935-950. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1999M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 6.0 earthquake sequence in the southern Baikal rift, Asia, and its seismotectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Giljova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (2), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02604.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematics of recent deformation in the Mondy-Tunka area (south-westernmost Baikal rift zone, Mongolia-Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arjannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a large earthquake risk in the zone of Main Sayan Fault using GPS geodesy and paleoseismology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Chipizubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Smekalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologiya i Geofizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45-11, pp.1369-1376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bashkuev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Baikal rift zone revealed by joint inversion of gravity and seismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petit-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B3), pp.2109. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miroshnitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Ashurkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doklady Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional laboratory modelling of rifting : Application to the Baikal Rift, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356 (4), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00389-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-arc extension, tectonic inheritance and volcanism in the Ligurian Sea, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (3), 1015 (23 p.). </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001TC900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01624.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure and mechanical behavior of the lithosphere in the Hangai-Hovsgol region, Mongolia : new constraints from gravity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. San'Kov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fairhead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 197 (3-4), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00470-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of the 1950 (Mw 6.9) Mondy earthquake, Siberia, and its relationship to the strain pattern at the south-western end of the Baikal rift zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Melnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radziminovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.491-500. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershock sequence of the 1994, Mw 6.8, Liwa earthquake (Indonesia): seismic rupture process in a volcanic arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23, 21, pp.3051-3054. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01356400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus du colza: importance en France, nuisibilité et méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 462, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdry F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivation tectonique et flexure de la marge continentale Ligure (Méditerranée occidentale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crustal seismicity of the Amazonian foothill of the central Peruvian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dorbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 13 (10), pp.1023-1026. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL013i010p01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Museur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoëfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sambolian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleoenvironments in Western Meditteranean Sea : the Algerian coast application of the palynological tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of former Caledonian orogenic structures on the rift decay of the Porcupine Basin (Ireland) during the Jurassic-Cretaceous interval - comparison with other rift propagators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019-11527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect Méditerranée Occidentale−Orientale : palynologie marine et gradients climatiques (continentaux et hydrologiques) au cours de l’Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu−nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnérat−laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of rifted basins: new thoughts about the formation of long-lived passive margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Plate Tectonics: - Then, Now, and Beyond (Collège de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologic and structural evolution of the Algerian Margin since Messinian (-6 Myr); First results of a new experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Algerian margin (Algiers area) : morphology, lithology and sedimentary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00467046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Messinian and Plio-Quaternary deposits as markers of the vertical motions in the tectonically inverted Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage-Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Margin : A Case Study of Interaction between Plio-Quaternary Sedimentation and Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for contractional reactivation of a passive margin : the case study of the central Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strzerzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis in the offshore domain : an overview of our knowledge through seismic profile interpretation and multi-site approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM Workshop Monographs, n°33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Almeria, Spain. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Salt-Related Thin-Skinned Tectonic and Crustal Tectonics in the Deep-Water SW Mediterranean : Evidence from The MARADJA Cruise, Offshore Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary and tectonic consequences of the Messinian salinity crisis on the Algerian margin, southwestern Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment accumulation rates and gravity-induced processes evidenced offshore Algerain from coring results (MARADJA Cruise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological limits evidenced offshore Algeria from new swath bathymetry and seismic data (MARADJA cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional patterns off Algeria from echo-character mapping (MARADJA 2003 cruise) : possible links with the recent and historical earthquakes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-induced transport on the Algerian margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Scientific Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, active faults revealed off Algiers area (Boumerdès and Khari-Al-Din) from seismic and swath bathymetry data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maradja Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rates in the baikal rift from GPS measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Loukhnev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Miroshnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation along the Algerian margin (MARADJA cruise) : framework of the May 21, 2003, Mw-6-8 Boumerdes earthquake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Domzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershocks of the 2002, September 30th, Mw 4.3 earthquake in Southern Brittany, France, and their tectonic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leffondré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Medaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission for the Geological Map of the World. Société Géologique de France, t. 179, pp.1-72, 2011, Mémoires de la Société Géologique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Mediterranean Sea evolution and present-day physiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Chiarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katrin Schroeder; Jacopo Chiggiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.13-39, 2023, 9780128236925. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Algerian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Bouyahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abtout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-37, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KRAMIS DEEP-SEA FAN OFF WESTERN ALGERIA: ROLE OF SEDIMENT WAVES IN TURBIDITIC LEVEE GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barjavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of the Principles of Seismic Geomorphology to Continental-Slope and Base-of-Slope Systems: Case Studies from Seafloor and Near-Seafloor Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPM, pp.293-308, 2012, 978-1-56576-304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00779477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Ligurian Margin : Setting, Basinal units and erosion and detritism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société Géologique de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messinian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission de la Carte Géologique du Monde, pp.5A-5C, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian margin sedimentation patterns (Algiers area, southwestern mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dan-Unterseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEPM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass-Transport Deposits in Deepwater Settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Sedimentary Geology (SEPM), pp.69-84, 2011, SEPM Special Publication n° 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur l'intervention sismique suite au séisme de Hennebont du 20 septembre 2002 (campagne SISBREIZH 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting continental : Causes, effets, évolution - Exemple du rift Baïkal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université Paris 6 - Pierre et Marie Curie, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01349453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="918B403F"/>
+    <w:nsid w:val="B99B99C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-deverchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5138-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033677700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Septier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.231008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri El Maherssi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Beldjoudi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1571-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abbassene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C. Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97RVT9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. &#1040;. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sankov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5800/GT-2017-8-1-0234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q56S03D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Dobrynina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Sankov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754TMSJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Dobrynina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Ivanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry. P. Gladkochub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ernst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV92LPFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00846189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pauc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CPZ861J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002547" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006190" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. San'Kov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lukhnev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ashurkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Byzov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X09020056" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQR1PV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Shipboard Scientific Party" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6FMBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-008-0433-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNLHJJH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0373-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQS7R8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudela von Gronefeld" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SMBJFZ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004Gl021646" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Radziminovitch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melnikova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Giljova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02604.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arjannikova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00565.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z8NR17M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chipizubov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Smekalin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00389-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7XMSZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnikova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radziminovitch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00445.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCNWNJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ezan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03481322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560491v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coussin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu&#8722;nebout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisn&#233;rat&#8722;laborde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Babonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502272v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudiaf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00467046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage-Khadir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118564v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Scientific Party" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118540v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouillin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119147v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119193v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Team" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119215v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pellegrini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00006-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779477v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barjavel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497942v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600351v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan-Unterseh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01349453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-deverchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5138-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033677700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Septier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.231008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03110370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri El Maherssi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique St&#233;phanou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lesart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Beldjoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1571-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abbassene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C. Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97RVT9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. &#1040;. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sankov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5800/GT-2017-8-1-0234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Dobrynina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Sankov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Chechelnitsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-754TMSJR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q56S03D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Abtout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36170.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Sankov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Dobrynina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Ivanov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry. P. Gladkochub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Ernst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV92LPFG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9TSG42V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00846189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pauc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CPZ861J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.09.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dan-Unterseh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yelles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2159-2012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.163" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002547" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006190" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Shipboard Scientific Party" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6FMBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. San'Kov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lukhnev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Ashurkov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Byzov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028334X09020056" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQR1PV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-008-0433-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNLHJJH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368853v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0373-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Giresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQS7R8S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001265" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Roy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.11.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079343v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004Gl021646" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112957v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudela von Gronefeld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SMBJFZ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02706.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8LG1H2CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Radziminovitch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Melnikova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. San'Kov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Giljova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02604.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arjannikova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00565.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z8NR17M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Chipizubov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Smekalin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356068v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiberi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Mariani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001880" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00389-X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z7XMSZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fairhead" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00470-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VTLZT6W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melnikova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radziminovitch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00445.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWCNWNJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01356400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ezan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maisonneuve" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03481322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorbath" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisternas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL013i010p01023" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560491v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coussin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu&#8722;nebout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisn&#233;rat&#8722;laborde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Babonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shannon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502272v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dominguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudiaf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00467046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502693v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage-Khadir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118564v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Scientific Party" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118554v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118579v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118540v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouillin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119147v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119193v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Maradja Team" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119215v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126873v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pellegrini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Chiarella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00006-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779477v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barjavel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497942v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600351v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dan-Unterseh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01349453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>