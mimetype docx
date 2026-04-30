--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -634,145 +634,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'explication de textes en langues anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Sorba. Ellipses, pp.240, 2008, 978-2-7298-3961-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes du XLe congrès de l’APLAES. Culture antique et frontières en Gaule mosellane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Écritures, 2008, Collection « Recherches en littérature », 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition critique des œuvres d’Isidore de Séville. Les recensions multiples. Actes du colloque organisé à la Casa de Velázquez et à l’Université Rey Juan Carlos de Madrid (14-15 janvier 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Adelaida Andrés Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -780,250 +898,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d’Études Augustiniennes, 44, 2008, Collection des études augustiniennes. Série Moyen âge et temps modernes, 978-2-85121-222-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception d’Isidore de Séville durant le Moyen Âge tardif (XIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ribémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cahiers de Recherches Médiévales 16, p. 1-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477640v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bède le Vénérable. Histoire Ecclésiastique du peuple anglais</w:t>
               </w:r>
@@ -1149,234 +1149,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux emprunts à Servius dans Isidore, Etymologiae XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheinisches Museum für Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Homélies sur l’Évangile de Jean d’Augustin chez Isidore de Séville : une présence multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'évangile de Jean‎, 166, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique isidorienne VII (2020-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.1-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrius Potter et alii : pourquoi traduire en latin aujourd’hui ?</w:t>
               </w:r>
@@ -1709,100 +1709,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : M.-A. Vannier, Les visions d’Hildegarde de Bingen dans Le Livre des œuvres divines, Paris, 2015</w:t>
+                <w:t xml:space="preserve">Ch. Veyrard-Cosme, La Vita beati Alcuini (IXe s.). Les inflexions d’un discours de sainteté. Introduction, édition et traduction annotée du texte d’après Reims, BM 1395, Paris, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372001v1</w:t>
+                <w:t xml:space="preserve">hal-03371998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comte rendu de : T. Klär, Die Vasconen und das Römische Reich, Stuttgart, 2017</w:t>
               </w:r>
@@ -1855,166 +1855,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : G. Sabbah et al. (éd.), Martin de Braga. Œuvres morales et pastorales, Paris, 2018 (Sources chrétiennes, 594)</w:t>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : J. Barrow, F. Delivré et V. Gazeau (éd.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, 2015</w:t>
+                <w:t xml:space="preserve">Compte rendu de : M.-A. Vannier, Les visions d’Hildegarde de Bingen dans Le Livre des œuvres divines, Paris, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03372000v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Sabbah et al. (éd.), Martin de Braga. Œuvres morales et pastorales, Paris, 2018 (Sources chrétiennes, 594)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Ch. Veyrard-Cosme (éd.), Alcuin, Lettres, t. I (Collection I), Paris, 2018 (SC 597)</w:t>
               </w:r>
@@ -2067,239 +2067,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Veyrard-Cosme, La Vita beati Alcuini (IXe s.). Les inflexions d’un discours de sainteté. Introduction, édition et traduction annotée du texte d’après Reims, BM 1395, Paris, 2017</w:t>
+                <w:t xml:space="preserve">Compte rendu de : J. Barrow, F. Delivré et V. Gazeau (éd.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371998v1</w:t>
+                <w:t xml:space="preserve">hal-03372000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : G. Botturi, I Synonyma di Isidoro di Siviglia e lo stilus isidorianus. Interpretazione letteraria e studio dello stile con riferimento alle meditazioni di Pier Damiani, Giovanni di Fécamp e Anselmo d’Aosta, Bern, 2017</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre XV, Paris, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092095v1</w:t>
+                <w:t xml:space="preserve">hal-02888870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Littérature, politique et religion en Afrique vandale, Paris, 2015</w:t>
+                <w:t xml:space="preserve">Compte rendu de : B. Luiselli, Romanobarbarica. Scritti scelti, Firenze, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888862v1</w:t>
+                <w:t xml:space="preserve">hal-02888868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique isidorienne V (2016-2017)</w:t>
               </w:r>
@@ -2490,7642 +2497,7635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre XV, Paris, 2016</w:t>
+                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Littérature, politique et religion en Afrique vandale, Paris, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Botturi, I Synonyma di Isidoro di Siviglia e lo stilus isidorianus. Interpretazione letteraria e studio dello stile con riferimento alle meditazioni di Pier Damiani, Giovanni di Fécamp e Anselmo d’Aosta, Bern, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de nouvelles sources d’Isidore de Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, p. 47-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. B. Kendall et F. Wallis, Isidore of Seville, On the Nature of Things, Liverpool, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Bauduin et M.-A. Lucas-Avenel (dir.), L’Historiographie médiévale normande et ses sources antiques (Xe-XIIe siècle), Caen, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualizing Texts: Brief Remarks about the First Visigothic Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visigothic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 206-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Sources of Isidorian Angelology (Sententiae I.10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visigothic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 38-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence de Grégoire d’Elvire dans le Liber Glossarum »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Liber glossarum (s. VII-VIII) : Composition, sources, réception, 10, pp.257-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420124v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Pérez González, Scripta philologica de media latinitate hispanica, León, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : B. Luiselli, Romanobarbarica. Scritti scelti, Firenze, 2017</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Nocchi Macedo, L’Alceste de Barcelone (P.Monts. Roca inv. 158-161). Édition, traduction et analyse contextuelle d’un poème latin conservé sur papyrus, Liège, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : P. Bauduin et M.-A. Lucas-Avenel (dir.), L’Historiographie médiévale normande et ses sources antiques (Xe-XIIe siècle), Caen, 2014</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Éginhard, Vie de Charlemagne. Texte, traduction et notes sous la direction de Michel Sot et Christiane Veyrard-Cosme, Paris, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : C. B. Kendall et F. Wallis, Isidore of Seville, On the Nature of Things, Liverpool, 2016</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne IV (2014-2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, p. 1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Contextualizing Texts: Brief Remarks about the First Visigothic Symposium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. D. J. Bintley, Trees in the Religions of Early Medieval England, Woodbridge, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visigothic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, p. 206-211</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">La découverte de nouvelles sources d’Isidore de Séville</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville et les études isidoriennes aujourd’hui : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 145, p. 47-51</w:t>
+              <w:t xml:space="preserve">, 2016, 142, p. 2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : M. D. J. Bintley, Trees in the Religions of Early Medieval England, Woodbridge, 2015</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Zucker, J. Fabre-Serris, J.-Y. Tilliette et G. Besson (éd.), Lire les mythes. Formes, usages et visées des pratiques mythographiques de l’Antiquité à la Renaissance, Villeneuve d’Ascq, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Grondeux (éd.), L’activité lexicographique dans le haut Moyen Âge latin. Rencontre autour du Liber Glossarum [= Dossiers d’HEL 8, 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Chronique isidorienne IV (2014-2015) »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Himnodia Hispánica, trad. J. Castro Sánchez et E. Ruiz García, Turnhout, 2014 (CCT 19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le renouveau des études patristiques en Russie : l’exemple d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, p. 47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. P. Barragán Nieto (éd.), El De secretis mulierum atribuido a Alberto Magno, Porto, 2012 (TEMA 63)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Capone, « Tertulliano e Isidoro di Siviglia » (Auctor et Auctoritas in Latinis Medii Aevi Litteris, éd. E. D’Angelo et J. Ziolkowski, Firenze, 2014, p. 157-198), dans : Chronica Tertullianea et Cyprianea 2014, n° 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Connaître la bibliothèque pour connaître les sources : Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, p. 59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.5.109368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Grondeux, À l’école de Cassiodore. Les figures « extravagantes » dans la tradition occidentale, Turnhout, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : L. B. Polanco Roig (éd.), Joan Esteve. The Liber elegantiarum. A Catalan-Latin Dictionary at the Crossroads of Fifteenth-Century European Culture, Turnhout, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. König et G. Woolf (éd.), Encyclopaedism from Antiquity to the Renaissance, Cambridge, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Chaparro Gómez (éd.), Isidoro de Sevilla, Etimologías. Libro VI, Paris, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre d’Ézéchiel dans le De fide catholica contra Iudaeos d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, p. 35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Farmhouse Alberto et D. Paniagua (éd.), Ways of approaching knowledge in Late Antiquity and the Early Middle Ages. Schools and Scholarship, Nordhausen, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Sirantoine, Imperator Hispaniae. Les idéologies impériales dans le royaume de León (IXe–XIIe siècles), Madrid, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. Shimahara, Haymon d’Auxerre, exégète carolingien, Turnhout, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Festus chez Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, p. 1-50</w:t>
+              <w:t xml:space="preserve">, 2014, 6, p. 153-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : G. Nocchi Macedo, L’Alceste de Barcelone (P.Monts. Roca inv. 158-161). Édition, traduction et analyse contextuelle d’un poème latin conservé sur papyrus, Liège, 2014</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola et F. J. Andrés Santos (éd.), Isidoro de Sevilla, Etimologías. Libro V, Paris, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre VII, Paris, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne III (2012-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, p. 39-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Anglada Anfruns, Paciani Barcinonensis opera quae extant, Turnhout, 2012 (CCSL 69B), et In Paciani episcopi Barcinonensis opera silua studiorum, Turnhout, 2012 (IPM 52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nam beneuolentia absurdum sonat (Isidore de Séville, Etym. X, 26) : une question de prononciation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, p. 47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : U. Nagengast, Gothorum florentissima gens: Gotengeschichte als Heilsgeschichte bei Isidor von Sevilla, Frankfurt am Main, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaullier-Bougassas (éd.), L’historiographie médiévale d’Alexandre le Grand, Turnhout, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ostie et ostium chez Isidore de Séville : Festus, Ps.-Aurélius Victor, Servius auctus et quelques autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 357-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Feáns Landeira (éd.), Isidoro de Sevilla. Etimologías. Libro XVI, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : O. Spevak (éd.), Isidore de Séville. Étymologies. Livre XIV, Paris, 2011, et J. Feáns Landeira (éd.), Isidoro de Sevilla. Etimologías. Libro XVI, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. L. Mujica Rivas, El concepto de educación de San Agustín, Pamplona, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Jakobi (éd.), Asterius. Liber ad Renatum monachum, Berlin-New York, 2011 (Bibliotheca Teubneriana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la recherche du commentaire littéral sur la Genèse d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, p. 50-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne II (2010-2011) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 19-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : O. Spevak (éd.), Isidore de Séville. Étymologies. Livre XIV, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques sources non repérées du premier livre des Différences et des Étymologies d’Isidore de Séville, ou comment deux oeuvres s’éclairent mutuellement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, p. 25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Castro Sánchez (éd.), Hymnodia Hispanica, Turnhout, 2010 (CCSL 167)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. J. G. Sanchez, Priscillien, un chrétien non conformiste. Doctrine et pratique du priscillianisme du IVe au VIe siècle, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une nouvelle hypothèse sur les deux recensions des Synonyma d’Isidore de Séville : quelques remarques critiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69, p. 197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Garbugino (éd.), La storia di Apollonio re di Tiro, Alessandria, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire et textes de l’Espagne tardo-antique (bibliographie des années 2003-2007) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.20906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola (éd.), Antonio de Nebrija. Comentario al Carmen Paschale y a dos himnos de Sedulio, Salamanca, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : F. Gasti (éd.), Isidoro di Siviglia. Etimologie. Libro XI, Paris, 2010, et J.-Y. Guillaumin (éd.), Isidore de Séville. Étymologies. Livre XX, Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Reydellet, Grégoire le Grand, Registre des lettres. Tome II (Livres III-IV), Paris, 2008 (SC 520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Th. Deswarte, Une Chrétienté romaine sans pape. L’Espagne et Rome (586-1085), Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116, p. 726-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne (2008-2009) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 165-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. Gioanni et B. Grévin (éd.), L’antiquité tardive dans les collections médiévales. Textes et représentations, VIe-XIVe siècle, Roma, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. J. Muñoz Jiménez, Un florilegio de biografías latinas. Edición y estudio del manuscrito 7805 de la Biblioteca Nacional de Madrid, Louvain-la-Neuve, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Valcárcel Martínez (éd.), Las biografías griega y latina como género literario, Vitoria-Gasteiz, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Coumert, Origines des peuples. Les récits du Haut Moyen Âge occidental (550-850), Paris, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. M. Gorman et M. Dulaey, Isidorus Episcopus Hispalensis. Expositio in Vetus Testamentum. Genesis, Freiburg, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Monceaux, Les Africains, I. Les Intellectuels carthaginois. Le génie africain et l’éducation classique. La vie littéraire à Carthage, Tunis, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto et J.-Y. Guillaumin (éd.), Isidorus Hispalensis, Etymologiae III, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note sur la survie littéraire du De officiis d'Ambroise : les emprunts d'Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181, p. 10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/VL.181.0.2046925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Henderson, The Medieval World of Isidore of Seville. Truth from Words, Cambridge, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Mastrangelo, The Roman Self in Late Antiquity: Prudentius and the Poetics of the Soul, Baltimore, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto et J.-Y. Guillaumin (éd.), Isidorus Hispalensis, Etymologiae III, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Di Sciacca, Finding the Right Words: Isidore’s Synonyma in Anglo-Saxon England, Toronto, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Andrée et E. Kihlman (éd.), Hortus troporum: Florilegium in honorem Gunillae Iversen, Stockholm, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Cantó Llorca (éd.), Isidorus Hispalensis, Etymologiae XVIII, Paris, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Dinkova-Bruun (éd.), Liber prefigurationum Christi et Ecclesie. Liber de gratia Noui Testamenti, Turnhout, 2003 (CCCM 195)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception des Synonyma d’Isidore de Séville aux XIVe-XVIe siècles : les raisons d’un succès exceptionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, p. 107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.10762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Harry Potter en latin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, p. 231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : D. M. Coulter, Per visibilia ad invisibilia. Theological method in Richard of St. Victor (d. 1173), Turnhout, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : W. Davies, Acts of Giving. Individual, Community, and Church in Tenth-Century Christian Spain, Oxford, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notes philologiques sur l’édition critique des œuvres d’Ildefonse de Tolède »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, p. 189-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Gaillard (coord.), Le souvenir des Carolingiens à Metz au Moyen Âge. Le Petit cartulaire de Saint-Arnoul, Paris, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Éginhard, Vie de Charlemagne. Texte, traduction et notes sous la direction de Michel Sot et Christiane Veyrard-Cosme, Paris, 2014</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Rutilius Namatianus, Sur son retour, Paris, 2007 (CUF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola et C. Codoñer Merino (éd.), Ildefonsi Toletani episcopi De uirginitate sanctae Mariae, De cognitione baptismi. De itinere deserti, De uiris illustribus, Turnhout, 2007 (CCSL 114A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Isidore de Séville et les études isidoriennes aujourd’hui : une introduction</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Martos et R. Moreno Soldevila, Rosvita de Gandersheim. Obras completas, Huelva, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142, p. 2-11</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : A. Grondeux (éd.), L’activité lexicographique dans le haut Moyen Âge latin. Rencontre autour du Liber Glossarum [= Dossiers d’HEL 8, 2015]</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. A. Andrés Sanz (éd.), Isidori Hispalensis Liber Differentiarum [II], Turnhout, 2006 (CCSL 111A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : M. Pérez González, Scripta philologica de media latinitate hispanica, León, 2016</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville : un manuel de grammaire ou de morale ? La réception médiévale de l’œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, p. 167-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.100907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Crépin, M. Lapidge, P. Monat et P. Robin (éd.), Bède le Vénérable, Histoire ecclésiastique du peuple anglais, tomes II-III, Paris, 2005 (SC 490-491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín (éd.), Scripta de uita Isidori Hispalensis episcopi, Turnhout, 2006 (CCSL 113B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Présence de Grégoire d’Elvire dans le Liber Glossarum »</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. F. Alberto (éd.), Eugenii Toletani opera omnia, Turnhout, 2005 (CCSL 114)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Liber glossarum (s. VII-VIII) : Composition, sources, réception, 10, pp.257-264</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Le renouveau des études patristiques en Russie : l’exemple d’Isidore de Séville »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Crépin, M. Lapidge, P. Monat et P. Robin (éd.), Bède le Vénérable, Histoire ecclésiastique du peuple anglais, tome I, Paris, 2005 (SC 489)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140, p. 47-50</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">« Connaître la bibliothèque pour connaître les sources : Isidore de Séville »</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trois aspects inattendus de la postérité des Synonyma d’Isidore de Séville : les prières, les textes hagiographiques et les collections canoniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.AT.5.109368⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, p. 109-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHT.5.101265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...293 lines deleted...]
-                <w:t xml:space="preserve">« Festus chez Isidore de Séville »</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-M. Salamito, Les virtuoses et la multitude. Aspects sociaux de la controverse entre Augustin et les pélagiens, Grenoble, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, p. 153-214</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">« Chronique isidorienne III (2012-2013) »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse et originalité du style synonymique dans les Synonyma d’Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, p. 39-87</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, p. 226-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le livre d’Ézéchiel dans le De fide catholica contra Iudaeos d’Isidore de Séville »</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Magnaldi, Parola d’autore, parola di copista. Usi correttivi ed esercizi di scuola nei codici di Cic. Phil. 1.1 - 13.10, Alessandria, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133, p. 35-45</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...227 lines deleted...]
-                <w:t xml:space="preserve">« Nam beneuolentia absurdum sonat (Isidore de Séville, Etym. X, 26) : une question de prononciation ? »</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Gryson (éd.), Bedae presbyteri Expositio Apocalypseos, Turnhout, 2001 (CCSL 121A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, p. 47-54</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...764 lines deleted...]
-                <w:t xml:space="preserve">« Une nouvelle hypothèse sur les deux recensions des Synonyma d’Isidore de Séville : quelques remarques critiques »</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : I. Velázquez, Latine dicitur, vulgo vocant. Aspectos de la lengua escrita y hablada en las obras gramaticales de Isidoro de Sevilla, Logroño, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 69, p. 197-201</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">José Carlos Martín</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Gryson (éd.), Variorum auctorum commentaria minora in Apocalypsin Johannis, Turnhout, 2003 (CCSL 107)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">« Quelques sources non repérées du premier livre des Différences et des Étymologies d’Isidore de Séville, ou comment deux oeuvres s’éclairent mutuellement »</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto (éd.), Isidorus Hispalensis, Etymologiae XIII, Paris, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, p. 25-38</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Chronique isidorienne (2008-2009) »</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Martínez Díez et F. Rodríguez (éd.), La Colección canónica Hispana, VI : Concilios hispánicos: tercera parte, Madrid, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eruditio antiqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, p. 165-187</w:t>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...1256 lines deleted...]
-                <w:t xml:space="preserve">« Notes philologiques sur l’édition critique des œuvres d’Ildefonse de Tolède »</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La langue des Synonyma d’Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 66, p. 189-200</w:t>
+              <w:t xml:space="preserve">, 2004, 62, p. 59-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : M. Gaillard (coord.), Le souvenir des Carolingiens à Metz au Moyen Âge. Le Petit cartulaire de Saint-Arnoul, Paris, 2006</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Cardelle de Hartmann et R. Collins (éd.), Victoris Tunnunensis Chronicon cum reliquiis ex Consularibus Caesaraugustanis et Iohannis Biclarensis Chronicon, Turnhout, 2001 (CCSL 173A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola et C. Codoñer Merino (éd.), Ildefonsi Toletani episcopi De uirginitate sanctae Mariae, De cognitione baptismi. De itinere deserti, De uiris illustribus, Turnhout, 2007 (CCSL 114A)</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Sot (dir.), Les gestes des évêques d’Auxerre. Tome I, Paris, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. B. C. Huygens (éd.), Petri Blesensis Tractatus duo : Passio Raginaldi principis Antiochie, Conquestio de dilatione vie Ierosolimitane, Turnhout, 2002 (CCCM 194)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville : un manuel de grammaire ou de morale ? La réception médiévale de l’œuvre »</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur : J. C. Martín, La Renotatio librorum domini Isidori de Braulio de Zaragoza († 651). Introducción, edición crítica y traducción, Logroño, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín (éd.), Isidori Hispalensis Chronica, Turnhout, 2003 (CCSL 112)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Goullet et M. Parisse, Traduire le latin médiéval. Manuel pour grands commençants, Paris, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín, La Renotatio librorum domini Isidori de Braulio de Zaragoza († 651). Introducción, edición crítica y traducción, Logroño, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Saxer, Saint Vincent diacre et martyr. Culte et légendes avant l’An Mil, Bruxelles, 2002 (Subsidia hagiographica, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : W. Drews, Juden und Judentum bei Isidor von Sevilla: Studien zum Traktat De fide catholica contra Iudaeos, Berlin, 2001 (Berliner Historische Studien, 34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52, p. 167-198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Mª. A. Andrés Sanz (éd.), Isidori Hispalensis Liber Differentiarum [II], Turnhout, 2006 (CCSL 111A)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique consacrée à : Congreso Internacional sobre la abadía de Santo Domingo de Silos. Sección de Historia. Burgos, 1-5 de octubre 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Hafner, Cassiodor: ein Leben für kommende Zeiten, Stuttgart, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : I. Velázquez Soriano, Documentos de época visigoda escritos en pizarra (siglos VI-VIII), Turnhout, 2000 (Monumenta Palaeographica Medii Aevi. Series Hispanica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...1826 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sur le Colloque international &amp;quot;Représentation de l’espace et du temps dans l’Espagne des IXe-XIIIe siècles&amp;quot; (Madrid, Casa de Velázquez, 26-27 avril 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostelle, Cahiers d’Études de recherche et d’Histoire compostellanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889727v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02889726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sermon 150 de saint Augustin. Édition critique et tentative de datation »</w:t>
               </w:r>
@@ -10275,182 +10275,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Sinónimos de Isidoro de Sevilla: una obra singular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Sevilla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Isidoro de Sevilla : Scriptorium Isidori Hispalensis. X Jornadas Isidorianas. Recopilación de trabajos de la primera década de Jornadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-322, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuevas fuentes del libro XVI de las &amp;lt;i&amp;gt;Etimologías&amp;lt;/i&amp;gt; de Isidoro de Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Pérez Rodríguez; A. Alonso Guardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La latinidad medieval : estudios hispánicos 2022 : [actas del VIII Congreso Internacional de Latín Medieval Hispánico, Valladolid, del 12 al 15 julio de 2022]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, SISMEL. Edizioni del Galluzzo, 2023, pp.379-388, 2023, MediEVI, 978-88-9290-284-8, 978-88-9290-291-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36167/MEVI40PDF⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36167/MEVI40PDF⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05204224v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05204192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martianus Capella chez Isidore de Séville</w:t>
               </w:r>
@@ -10684,186 +10684,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ovide chez Isidore de Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Poignault; Hélène Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présences ovidiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, 53, Centre de recherches A. Piganiol-Présence de l'antiquité, pp.305-323, 2020, Collection Caesarodunum, 978-2-900479-23-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presence of Augustine of Hippo in Isidore of Seville: Some Provisional Remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleonora Dell'Elicine; Céline Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framing Power in Visigothic Society. Discourses, Devices, and Artefacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsterdam University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-49, 2020, Late antique and early medieval Iberia, 978-94-6372-590-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amsterdam University Press</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02888388v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02950167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de la sentence eckhartienne « Oculus intentio est »</w:t>
               </w:r>
@@ -11011,556 +11011,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les emprunts d’Isidore de Séville au De ecclesiae unitate de Cyprien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bernard-Valette, J. Delmulle et C. Gerzaguet (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-57, 2017, Instrumenta Patristica et Mediaevalia 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.114507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelles sources du De natura rerum d’Isidore de Séville au sujet du temps (C. 1-8) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bourgain et J.-Y. Tilliette (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens du Temps. Actes du VIIe Congrès du Comité International de Latin Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 847-856, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Isidore de Séville connaissait-il les Formulae d’Eucher de Lyon ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guldentops, C. Laes et G. Partoens (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Felici curiositate. Studies in Latin Literature and Textual Criticism from Antiquity to the Twentieth Century. In Honour of Rita Beyers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 377-382, 2017, Instrumenta Patristica et Mediaevalia 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.112008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le renouveau des études isidoriennes en Europe de l’Est (2008-2014) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveau Patristique et Œcuménisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 133-141, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’exploitation des citations bibliques dans la recherche des sources : l’exemple d’Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Mellerin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre scellé. Cahiers de Biblindex II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 273-297, 2017, Cahiers de Biblia Patristica 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Algunos supuestos “vulgarismos” que probablemente no existen: consideraciones metodológicas sobre la lengua de Valerio del Bierzo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. García Leal et C. E. Prieto Entrialgo (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin vulgaire – latin tardif XI. XI Congreso Internacional sobre el Latín Vulgar y Tardío (Oviedo, 1-5 de septiembre de 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 684-691, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nuevas fuentes en la biblioteca de Isidoro de Sevilla »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. F. Mesa Sanz (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latinidad medieval hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-116, 2017, MediEVI 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574219v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01708602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelles sources augustiniennes dans le premier livre des Différences d’Isidore de Séville »</w:t>
               </w:r>
@@ -11613,173 +11613,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le livre d’Isaïe dans De fide catholica contra iudaeos d’Isidore de Séville : analyse de quelques passages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judaïsme et christianisme chez les Pères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 311-326, 2015, Judaïsme ancien et origines du christianisme 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les psaumes dans le De fide catholica contra iudaeos d’Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judaïsme et christianisme dans les commentaires patristiques des Psaumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christianismes anciens 3, Peter Lang, p. 165-183, 2015, Judaïsme et christianisme dans les commentaires patristiques des Psaumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509016v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01509014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville dans le Moyen Âge hispanique »</w:t>
               </w:r>
@@ -12210,173 +12210,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« El corpus atribuido a Sisberto de Toledo: algunas notas sobre su difusión medieval y sus fuentes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Martínez Gázquez, Ó. de la Cruz Palma et C. Ferrero Hernández (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de latín medieval hispánico. Actas del V Congreso internacional de latín medieval hispánico. Barcelona, 7-10 de septiembre de 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-60, 2011, Millennio Medievale 92, Strumenti e Studi n. s. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La création du monde chez Isidore de Séville. Quelques remarques sur le c. XI du second livre des Différences et le c. I, 8 des Sentences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Création chez les Pères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 177-197, 2011, Recherches en littérature et spiritualité 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645098v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01645100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réception de l’envie dans la pensée médiévale à travers l’œuvre d’Isidore de Séville »</w:t>
               </w:r>
@@ -12617,173 +12617,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville (VIIe s.) : un livre de sagesse ? Aperçu de la réception médiévale, moderne et contemporaine de l’œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Brucker (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre de sagesse : supports, médiations, usages. Actes du colloque de Metz (13-15 septembre 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2008, Recherches en littérature et spiritualité 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les deux recensions des Synonyma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mª. A. Andrés Sanz, J. Elfassi et J. C. Martín (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’édition critique des œuvres d’Isidore de Séville. Les recensions multiples. Actes du colloque organisé à la Casa de Velázquez et à l’Université Rey Juan Carlos de Madrid (14-15 janvier 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Études Augustiniennes, p. 153-184, 2008, Collection des Études Augustiniennes. Série Moyen Âge et Temps Modernes 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510066v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01481106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Defensor de Ligugé, lecteur et transmetteur des Synonyma d’Isidore de Séville »</w:t>
               </w:r>
@@ -13197,51 +13197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sur le Colloque international « Table ronde ‘Chroniqueur, hagiographe, théologien : Lucas de Túy († 1249) dans ses œuvres.’ Paris, Collège d’Espagne – Université de Paris IV-Sorbonne, 10 décembre 1999 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Adelaida Andrés Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13531,51 +13531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lan&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardelle de Hartmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Adelaida Andr&#233;s Sanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Szerwiniack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lescuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Molinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420124v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.109368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.181.0.2046925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2537" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.100907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D075C63DC71AE7CC74DB096150ECA9DFB9E98979/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.101265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853371A6A4C1338C5831CAD96E4D5E7183549433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/MEVI40PDF" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/handle/10077/33684" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/978-88-5511-330-4/33684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1823-nuevos-estudios-de-latn-medieval-hispnico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725903/framing-power-in-visigothic-society" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782701023151/maitre-eckhart-lecteur-des-peres-latins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.112008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708616v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114507" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_0184-1785_2012_act_49_1_3305" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.3.4645" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-CPX7B9WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3513" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-T3K9RPNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org/312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hleno.312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lan&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardelle de Hartmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Adelaida Andr&#233;s Sanz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Szerwiniack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lescuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Molinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420124v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.109368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.181.0.2046925" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763992v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.100907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D075C63DC71AE7CC74DB096150ECA9DFB9E98979/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.101265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853371A6A4C1338C5831CAD96E4D5E7183549433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889095v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889725v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/MEVI40PDF" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/handle/10077/33684" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/978-88-5511-330-4/33684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1823-nuevos-estudios-de-latn-medieval-hispnico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725903/framing-power-in-visigothic-society" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782701023151/maitre-eckhart-lecteur-des-peres-latins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.112008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_0184-1785_2012_act_49_1_3305" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.3.4645" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-CPX7B9WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3513" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-T3K9RPNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org/312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hleno.312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>