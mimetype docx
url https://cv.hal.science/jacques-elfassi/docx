--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -634,396 +634,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actes du XLe congrès de l’APLAES. Culture antique et frontières en Gaule mosellane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Écritures, 2008, Collection « Recherches en littérature », 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition critique des œuvres d’Isidore de Séville. Les recensions multiples. Actes du colloque organisé à la Casa de Velázquez et à l’Université Rey Juan Carlos de Madrid (14-15 janvier 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Adelaida Andrés Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d’Études Augustiniennes, 44, 2008, Collection des études augustiniennes. Série Moyen âge et temps modernes, 978-2-85121-222-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception d’Isidore de Séville durant le Moyen Âge tardif (XIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cahiers de Recherches Médiévales 16, p. 1-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'explication de textes en langues anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Sorba. Ellipses, pp.240, 2008, 978-2-7298-3961-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423235v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-01477640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bède le Vénérable. Histoire Ecclésiastique du peuple anglais</w:t>
               </w:r>
@@ -1149,8691 +1149,8691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Homélies sur l’Évangile de Jean d’Augustin chez Isidore de Séville : une présence multiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'évangile de Jean‎, 166, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique isidorienne VII (2020-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux emprunts à Servius dans Isidore, Etymologiae XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinisches Museum für Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Homélies sur l’Évangile de Jean d’Augustin chez Isidore de Séville : une présence multiforme</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrius Potter et alii : pourquoi traduire en latin aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, fasc. 1, p. 160-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique isidorienne VI (2018-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.71-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Grillone (éd.), Iordanes, Getica, Paris, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.226-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Tout converti doit d’abord commencer par pleurer ses péchés&amp;lt;/i&amp;gt; (&amp;lt;i&amp;gt;Sent.&amp;lt;/i&amp;gt; II, 8, 2). Comment Isidore de Séville a réécrit un passage de Grégoire le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, L'évangile de Jean‎, 166, pp.56-61</w:t>
+              <w:t xml:space="preserve">, 2020, Le dynamisme de la conversion, 158, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique isidorienne VII (2020-2021)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Vannini (éd.), Storia di Apollonio re di Tiro, Milano, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M.-A. Vannier, Les visions d’Hildegarde de Bingen dans Le Livre des œuvres divines, Paris, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte rendu de : T. Klär, Die Vasconen und das Römische Reich, Stuttgart, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Sabbah et al. (éd.), Martin de Braga. Œuvres morales et pastorales, Paris, 2018 (Sources chrétiennes, 594)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Barrow, F. Delivré et V. Gazeau (éd.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Ch. Veyrard-Cosme (éd.), Alcuin, Lettres, t. I (Collection I), Paris, 2018 (SC 597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Veyrard-Cosme, La Vita beati Alcuini (IXe s.). Les inflexions d’un discours de sainteté. Introduction, édition et traduction annotée du texte d’après Reims, BM 1395, Paris, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Littérature, politique et religion en Afrique vandale, Paris, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique isidorienne V (2016-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, pp.1-44</w:t>
+              <w:t xml:space="preserve">, 2018, 10, p. 239-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Chronique isidorienne VI (2018-2019)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville connaissait-il les Fables d’Hygin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.71-115</w:t>
+              <w:t xml:space="preserve">, 2018, 10, p. 73-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Tout converti doit d’abord commencer par pleurer ses péchés&amp;lt;/i&amp;gt; (&amp;lt;i&amp;gt;Sent.&amp;lt;/i&amp;gt; II, 8, 2). Comment Isidore de Séville a réécrit un passage de Grégoire le Grand</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Gaullier-Bougassas (éd.), Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe, Turnhout, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Botturi, I Synonyma di Isidoro di Siviglia e lo stilus isidorianus. Interpretazione letteraria e studio dello stile con riferimento alle meditazioni di Pier Damiani, Giovanni di Fécamp e Anselmo d’Aosta, Bern, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre XV, Paris, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : B. Luiselli, Romanobarbarica. Scritti scelti, Firenze, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Bauduin et M.-A. Lucas-Avenel (dir.), L’Historiographie médiévale normande et ses sources antiques (Xe-XIIe siècle), Caen, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. B. Kendall et F. Wallis, Isidore of Seville, On the Nature of Things, Liverpool, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualizing Texts: Brief Remarks about the First Visigothic Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visigothic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 206-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Sources of Isidorian Angelology (Sententiae I.10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visigothic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 38-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte de nouvelles sources d’Isidore de Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le dynamisme de la conversion, 158, pp.64-67</w:t>
+              <w:t xml:space="preserve">, 2017, 145, p. 47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : A. Grillone (éd.), Iordanes, Getica, Paris, 2017</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Nocchi Macedo, L’Alceste de Barcelone (P.Monts. Roca inv. 158-161). Édition, traduction et analyse contextuelle d’un poème latin conservé sur papyrus, Liège, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.226-227</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : G. Vannini (éd.), Storia di Apollonio re di Tiro, Milano, 2018</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Éginhard, Vie de Charlemagne. Texte, traduction et notes sous la direction de Michel Sot et Christiane Veyrard-Cosme, Paris, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.223-224</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ch. Veyrard-Cosme, La Vita beati Alcuini (IXe s.). Les inflexions d’un discours de sainteté. Introduction, édition et traduction annotée du texte d’après Reims, BM 1395, Paris, 2017</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne IV (2014-2015) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, p. 1-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. D. J. Bintley, Trees in the Religions of Early Medieval England, Woodbridge, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville et les études isidoriennes aujourd’hui : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, p. 2-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Zucker, J. Fabre-Serris, J.-Y. Tilliette et G. Besson (éd.), Lire les mythes. Formes, usages et visées des pratiques mythographiques de l’Antiquité à la Renaissance, Villeneuve d’Ascq, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Grondeux (éd.), L’activité lexicographique dans le haut Moyen Âge latin. Rencontre autour du Liber Glossarum [= Dossiers d’HEL 8, 2015]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence de Grégoire d’Elvire dans le Liber Glossarum »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Liber glossarum (s. VII-VIII) : Composition, sources, réception, 10, pp.257-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420124v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Pérez González, Scripta philologica de media latinitate hispanica, León, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le renouveau des études patristiques en Russie : l’exemple d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, p. 47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Himnodia Hispánica, trad. J. Castro Sánchez et E. Ruiz García, Turnhout, 2014 (CCT 19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Capone, « Tertulliano e Isidoro di Siviglia » (Auctor et Auctoritas in Latinis Medii Aevi Litteris, éd. E. D’Angelo et J. Ziolkowski, Firenze, 2014, p. 157-198), dans : Chronica Tertullianea et Cyprianea 2014, n° 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. P. Barragán Nieto (éd.), El De secretis mulierum atribuido a Alberto Magno, Porto, 2012 (TEMA 63)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Connaître la bibliothèque pour connaître les sources : Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, p. 59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.5.109368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Grondeux, À l’école de Cassiodore. Les figures « extravagantes » dans la tradition occidentale, Turnhout, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Sirantoine, Imperator Hispaniae. Les idéologies impériales dans le royaume de León (IXe–XIIe siècles), Madrid, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Farmhouse Alberto et D. Paniagua (éd.), Ways of approaching knowledge in Late Antiquity and the Early Middle Ages. Schools and Scholarship, Nordhausen, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Festus chez Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, p. 153-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. Shimahara, Haymon d’Auxerre, exégète carolingien, Turnhout, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre VII, Paris, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola et F. J. Andrés Santos (éd.), Isidoro de Sevilla, Etimologías. Libro V, Paris, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne III (2012-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, p. 39-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Chaparro Gómez (éd.), Isidoro de Sevilla, Etimologías. Libro VI, Paris, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : L. B. Polanco Roig (éd.), Joan Esteve. The Liber elegantiarum. A Catalan-Latin Dictionary at the Crossroads of Fifteenth-Century European Culture, Turnhout, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. König et G. Woolf (éd.), Encyclopaedism from Antiquity to the Renaissance, Cambridge, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le livre d’Ézéchiel dans le De fide catholica contra Iudaeos d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, p. 35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nam beneuolentia absurdum sonat (Isidore de Séville, Etym. X, 26) : une question de prononciation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, p. 47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : U. Nagengast, Gothorum florentissima gens: Gotengeschichte als Heilsgeschichte bei Isidor von Sevilla, Frankfurt am Main, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Anglada Anfruns, Paciani Barcinonensis opera quae extant, Turnhout, 2012 (CCSL 69B), et In Paciani episcopi Barcinonensis opera silua studiorum, Turnhout, 2012 (IPM 52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Feáns Landeira (éd.), Isidoro de Sevilla. Etimologías. Libro XVI, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaullier-Bougassas (éd.), L’historiographie médiévale d’Alexandre le Grand, Turnhout, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ostie et ostium chez Isidore de Séville : Festus, Ps.-Aurélius Victor, Servius auctus et quelques autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 357-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : O. Spevak (éd.), Isidore de Séville. Étymologies. Livre XIV, Paris, 2011, et J. Feáns Landeira (éd.), Isidoro de Sevilla. Etimologías. Libro XVI, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. L. Mujica Rivas, El concepto de educación de San Agustín, Pamplona, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Jakobi (éd.), Asterius. Liber ad Renatum monachum, Berlin-New York, 2011 (Bibliotheca Teubneriana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la recherche du commentaire littéral sur la Genèse d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, p. 50-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne II (2010-2011) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 19-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : O. Spevak (éd.), Isidore de Séville. Étymologies. Livre XIV, Paris, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Castro Sánchez (éd.), Hymnodia Hispanica, Turnhout, 2010 (CCSL 167)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. J. G. Sanchez, Priscillien, un chrétien non conformiste. Doctrine et pratique du priscillianisme du IVe au VIe siècle, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une nouvelle hypothèse sur les deux recensions des Synonyma d’Isidore de Séville : quelques remarques critiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69, p. 197-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire et textes de l’Espagne tardo-antique (bibliographie des années 2003-2007) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.20906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Garbugino (éd.), La storia di Apollonio re di Tiro, Alessandria, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola (éd.), Antonio de Nebrija. Comentario al Carmen Paschale y a dos himnos de Sedulio, Salamanca, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : F. Gasti (éd.), Isidoro di Siviglia. Etimologie. Libro XI, Paris, 2010, et J.-Y. Guillaumin (éd.), Isidore de Séville. Étymologies. Livre XX, Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques sources non repérées du premier livre des Différences et des Étymologies d’Isidore de Séville, ou comment deux oeuvres s’éclairent mutuellement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, p. 25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique isidorienne (2008-2009) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, p. 165-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Reydellet, Grégoire le Grand, Registre des lettres. Tome II (Livres III-IV), Paris, 2008 (SC 520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Th. Deswarte, Une Chrétienté romaine sans pape. L’Espagne et Rome (586-1085), Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116, p. 726-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : S. Gioanni et B. Grévin (éd.), L’antiquité tardive dans les collections médiévales. Textes et représentations, VIe-XIVe siècle, Roma, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. J. Muñoz Jiménez, Un florilegio de biografías latinas. Edición y estudio del manuscrito 7805 de la Biblioteca Nacional de Madrid, Louvain-la-Neuve, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. M. Gorman et M. Dulaey, Isidorus Episcopus Hispalensis. Expositio in Vetus Testamentum. Genesis, Freiburg, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Valcárcel Martínez (éd.), Las biografías griega y latina como género literario, Vitoria-Gasteiz, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Coumert, Origines des peuples. Les récits du Haut Moyen Âge occidental (550-850), Paris, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Mastrangelo, The Roman Self in Late Antiquity: Prudentius and the Poetics of the Soul, Baltimore, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Henderson, The Medieval World of Isidore of Seville. Truth from Words, Cambridge, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto et J.-Y. Guillaumin (éd.), Isidorus Hispalensis, Etymologiae III, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note sur la survie littéraire du De officiis d'Ambroise : les emprunts d'Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181, p. 10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/VL.181.0.2046925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto et J.-Y. Guillaumin (éd.), Isidorus Hispalensis, Etymologiae III, Paris, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Di Sciacca, Finding the Right Words: Isidore’s Synonyma in Anglo-Saxon England, Toronto, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Andrée et E. Kihlman (éd.), Hortus troporum: Florilegium in honorem Gunillae Iversen, Stockholm, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Monceaux, Les Africains, I. Les Intellectuels carthaginois. Le génie africain et l’éducation classique. La vie littéraire à Carthage, Tunis, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception des Synonyma d’Isidore de Séville aux XIVe-XVIe siècles : les raisons d’un succès exceptionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, p. 107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.10762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Dinkova-Bruun (éd.), Liber prefigurationum Christi et Ecclesie. Liber de gratia Noui Testamenti, Turnhout, 2003 (CCCM 195)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Harry Potter en latin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, p. 231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : D. M. Coulter, Per visibilia ad invisibilia. Theological method in Richard of St. Victor (d. 1173), Turnhout, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : W. Davies, Acts of Giving. Individual, Community, and Church in Tenth-Century Christian Spain, Oxford, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notes philologiques sur l’édition critique des œuvres d’Ildefonse de Tolède »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, p. 189-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Cantó Llorca (éd.), Isidorus Hispalensis, Etymologiae XVIII, Paris, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Gaillard (coord.), Le souvenir des Carolingiens à Metz au Moyen Âge. Le Petit cartulaire de Saint-Arnoul, Paris, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comte rendu de : T. Klär, Die Vasconen und das Römische Reich, Stuttgart, 2017</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Rutilius Namatianus, Sur son retour, Paris, 2007 (CUF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Yarza Urquiola et C. Codoñer Merino (éd.), Ildefonsi Toletani episcopi De uirginitate sanctae Mariae, De cognitione baptismi. De itinere deserti, De uiris illustribus, Turnhout, 2007 (CCSL 114A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : M.-A. Vannier, Les visions d’Hildegarde de Bingen dans Le Livre des œuvres divines, Paris, 2015</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Mª. A. Andrés Sanz (éd.), Isidori Hispalensis Liber Differentiarum [II], Turnhout, 2006 (CCSL 111A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville : un manuel de grammaire ou de morale ? La réception médiévale de l’œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, p. 167-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.REA.5.100907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Martos et R. Moreno Soldevila, Rosvita de Gandersheim. Obras completas, Huelva, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Crépin, M. Lapidge, P. Monat et P. Robin (éd.), Bède le Vénérable, Histoire ecclésiastique du peuple anglais, tomes II-III, Paris, 2005 (SC 490-491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Ch. Veyrard-Cosme (éd.), Alcuin, Lettres, t. I (Collection I), Paris, 2018 (SC 597)</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Crépin, M. Lapidge, P. Monat et P. Robin (éd.), Bède le Vénérable, Histoire ecclésiastique du peuple anglais, tome I, Paris, 2005 (SC 489)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín (éd.), Scripta de uita Isidori Hispalensis episcopi, Turnhout, 2006 (CCSL 113B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. F. Alberto (éd.), Eugenii Toletani opera omnia, Turnhout, 2005 (CCSL 114)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : J. Barrow, F. Delivré et V. Gazeau (éd.), Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècles), Caen, 2015</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trois aspects inattendus de la postérité des Synonyma d’Isidore de Séville : les prières, les textes hagiographiques et les collections canoniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, p. 109-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHT.5.101265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-M. Salamito, Les virtuoses et la multitude. Aspects sociaux de la controverse entre Augustin et les pélagiens, Grenoble, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : I. Velázquez, Latine dicitur, vulgo vocant. Aspectos de la lengua escrita y hablada en las obras gramaticales de Isidoro de Sevilla, Logroño, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Magnaldi, Parola d’autore, parola di copista. Usi correttivi ed esercizi di scuola nei codici di Cic. Phil. 1.1 - 13.10, Alessandria, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : J.-Y. Guillaumin et P. Monat (éd.), Isidore de Séville, Étymologies. Livre XV, Paris, 2016</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Gryson (éd.), Bedae presbyteri Expositio Apocalypseos, Turnhout, 2001 (CCSL 121A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse et originalité du style synonymique dans les Synonyma d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, p. 226-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Gasparotto (éd.), Isidorus Hispalensis, Etymologiae XIII, Paris, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Martínez Díez et F. Rodríguez (éd.), La Colección canónica Hispana, VI : Concilios hispánicos: tercera parte, Madrid, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La langue des Synonyma d’Isidore de Séville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2004, 62, p. 59-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : B. Luiselli, Romanobarbarica. Scritti scelti, Firenze, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Gryson (éd.), Variorum auctorum commentaria minora in Apocalypsin Johannis, Turnhout, 2003 (CCSL 107)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, p. 239-293</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur : J. C. Martín, La Renotatio librorum domini Isidori de Braulio de Zaragoza († 651). Introducción, edición crítica y traducción, Logroño, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, p. 73-103</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín (éd.), Isidori Hispalensis Chronica, Turnhout, 2003 (CCSL 112)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : C. Gaullier-Bougassas (éd.), Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe, Turnhout, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Goullet et M. Parisse, Traduire le latin médiéval. Manuel pour grands commençants, Paris, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : É. Wolff (éd.), Littérature, politique et religion en Afrique vandale, Paris, 2015</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. C. Martín, La Renotatio librorum domini Isidori de Braulio de Zaragoza († 651). Introducción, edición crítica y traducción, Logroño, 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : V. Saxer, Saint Vincent diacre et martyr. Culte et légendes avant l’An Mil, Bruxelles, 2002 (Subsidia hagiographica, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : W. Drews, Juden und Judentum bei Isidor von Sevilla: Studien zum Traktat De fide catholica contra Iudaeos, Berlin, 2001 (Berliner Historische Studien, 34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Sot (dir.), Les gestes des évêques d’Auxerre. Tome I, Paris, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. B. C. Huygens (éd.), Petri Blesensis Tractatus duo : Passio Raginaldi principis Antiochie, Conquestio de dilatione vie Ierosolimitane, Turnhout, 2002 (CCCM 194)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : P. Bauduin et M.-A. Lucas-Avenel (dir.), L’Historiographie médiévale normande et ses sources antiques (Xe-XIIe siècle), Caen, 2014</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Cardelle de Hartmann et R. Collins (éd.), Victoris Tunnunensis Chronicon cum reliquiis ex Consularibus Caesaraugustanis et Iohannis Biclarensis Chronicon, Turnhout, 2001 (CCSL 173A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...6405 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889168v1</w:t>
-              </w:r>
-[...554 lines deleted...]
-                <w:t xml:space="preserve">hal-02889126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique consacrée à : Congreso Internacional sobre la abadía de Santo Domingo de Silos. Sección de Historia. Burgos, 1-5 de octubre 2001</w:t>
               </w:r>
@@ -11011,556 +11011,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Isidore de Séville connaissait-il les Formulae d’Eucher de Lyon ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guldentops, C. Laes et G. Partoens (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Felici curiositate. Studies in Latin Literature and Textual Criticism from Antiquity to the Twentieth Century. In Honour of Rita Beyers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 377-382, 2017, Instrumenta Patristica et Mediaevalia 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.112008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelles sources du De natura rerum d’Isidore de Séville au sujet du temps (C. 1-8) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bourgain et J.-Y. Tilliette (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens du Temps. Actes du VIIe Congrès du Comité International de Latin Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 847-856, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le renouveau des études isidoriennes en Europe de l’Est (2008-2014) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renouveau Patristique et Œcuménisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 133-141, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exploitation des citations bibliques dans la recherche des sources : l’exemple d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mellerin (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre scellé. Cahiers de Biblindex II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 273-297, 2017, Cahiers de Biblia Patristica 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nuevas fuentes en la biblioteca de Isidoro de Sevilla »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. F. Mesa Sanz (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latinidad medieval hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-116, 2017, MediEVI 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Algunos supuestos “vulgarismos” que probablemente no existen: consideraciones metodológicas sobre la lengua de Valerio del Bierzo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. García Leal et C. E. Prieto Entrialgo (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin vulgaire – latin tardif XI. XI Congreso Internacional sobre el Latín Vulgar y Tardío (Oviedo, 1-5 de septiembre de 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 684-691, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les emprunts d’Isidore de Séville au De ecclesiae unitate de Cyprien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bernard-Valette, J. Delmulle et C. Gerzaguet (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihil veritas erubescit. Mélanges offerts à Paul Mattei par ses élèves, collègues et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 49-57, 2017, Instrumenta Patristica et Mediaevalia 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.114507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708602v1</w:t>
-              </w:r>
-[...445 lines deleted...]
-                <w:t xml:space="preserve">hal-01574219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelles sources augustiniennes dans le premier livre des Différences d’Isidore de Séville »</w:t>
               </w:r>
@@ -11613,173 +11613,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les psaumes dans le De fide catholica contra iudaeos d’Isidore de Séville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judaïsme et christianisme dans les commentaires patristiques des Psaumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christianismes anciens 3, Peter Lang, p. 165-183, 2015, Judaïsme et christianisme dans les commentaires patristiques des Psaumes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le livre d’Isaïe dans De fide catholica contra iudaeos d’Isidore de Séville : analyse de quelques passages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judaïsme et christianisme chez les Pères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 311-326, 2015, Judaïsme ancien et origines du christianisme 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509014v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01509016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville dans le Moyen Âge hispanique »</w:t>
               </w:r>
@@ -12210,173 +12210,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La création du monde chez Isidore de Séville. Quelques remarques sur le c. XI du second livre des Différences et le c. I, 8 des Sentences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Vannier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Création chez les Pères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-197, 2011, Recherches en littérature et spiritualité 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« El corpus atribuido a Sisberto de Toledo: algunas notas sobre su difusión medieval y sus fuentes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Martínez Gázquez, Ó. de la Cruz Palma et C. Ferrero Hernández (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios de latín medieval hispánico. Actas del V Congreso internacional de latín medieval hispánico. Barcelona, 7-10 de septiembre de 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 53-60, 2011, Millennio Medievale 92, Strumenti e Studi n. s. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645100v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01645098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réception de l’envie dans la pensée médiévale à travers l’œuvre d’Isidore de Séville »</w:t>
               </w:r>
@@ -12617,173 +12617,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les deux recensions des Synonyma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mª. A. Andrés Sanz, J. Elfassi et J. C. Martín (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’édition critique des œuvres d’Isidore de Séville. Les recensions multiples. Actes du colloque organisé à la Casa de Velázquez et à l’Université Rey Juan Carlos de Madrid (14-15 janvier 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Études Augustiniennes, p. 153-184, 2008, Collection des Études Augustiniennes. Série Moyen Âge et Temps Modernes 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Synonyma d’Isidore de Séville (VIIe s.) : un livre de sagesse ? Aperçu de la réception médiévale, moderne et contemporaine de l’œuvre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Brucker (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre de sagesse : supports, médiations, usages. Actes du colloque de Metz (13-15 septembre 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2008, Recherches en littérature et spiritualité 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481106v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01510066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Defensor de Ligugé, lecteur et transmetteur des Synonyma d’Isidore de Séville »</w:t>
               </w:r>
@@ -13197,51 +13197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sur le Colloque international « Table ronde ‘Chroniqueur, hagiographe, théologien : Lucas de Túy († 1249) dans ses œuvres.’ Paris, Collège d’Espagne – Université de Paris IV-Sorbonne, 10 décembre 1999 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Adelaida Andrés Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13531,51 +13531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lan&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardelle de Hartmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Adelaida Andr&#233;s Sanz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Szerwiniack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lescuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Molinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420124v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.109368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.181.0.2046925" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763992v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.100907" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D075C63DC71AE7CC74DB096150ECA9DFB9E98979/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.101265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853371A6A4C1338C5831CAD96E4D5E7183549433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889095v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889725v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/MEVI40PDF" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/handle/10077/33684" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/978-88-5511-330-4/33684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1823-nuevos-estudios-de-latn-medieval-hispnico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725903/framing-power-in-visigothic-society" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782701023151/maitre-eckhart-lecteur-des-peres-latins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.112008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_0184-1785_2012_act_49_1_3305" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.3.4645" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-CPX7B9WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3513" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-T3K9RPNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org/312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hleno.312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lan&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardelle de Hartmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Adelaida Andr&#233;s Sanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Szerwiniack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lescuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Molinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01951603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420124v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.109368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.181.0.2046925" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.100907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D075C63DC71AE7CC74DB096150ECA9DFB9E98979/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889001v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.101265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853371A6A4C1338C5831CAD96E4D5E7183549433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889725v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01473528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/MEVI40PDF" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/handle/10077/33684" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/978-88-5511-330-4/33684" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1823-nuevos-estudios-de-latn-medieval-hispnico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725903/framing-power-in-visigothic-society" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782701023151/maitre-eckhart-lecteur-des-peres-latins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.112008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01574219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.114507" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_0184-1785_2012_act_49_1_3305" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482494v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.3.4645" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-CPX7B9WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.3.3513" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-T3K9RPNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org/312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hleno.312" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480921v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03845006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>