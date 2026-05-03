--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2639,395 +2639,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies de l'information et de la communication dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">V. Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Hoffman</w:t>
+                <w:t xml:space="preserve">L. Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620098v1</w:t>
+                <w:t xml:space="preserve">hal-02375753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the impact of soil available water capacity uncertainty on crop models with a tipping-bucket approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadj Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (3), pp.369-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de l'information et de la communication dans la transition agroécologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soulignac</w:t>
+                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leveau</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinet</w:t>
+                <w:t xml:space="preserve">Holger Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Bergez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.34-37. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375753v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops reduce water drainage in temperate climates: A meta-analysis</w:t>
               </w:r>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.123-135. </w:t>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5321,1367 +5321,1379 @@
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.370-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a genetic algorithm to define worst-best and best-worst options of a DEXi-type model: Application to the MASC model of cropping-system sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.93-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropping-plan decision-making on irrigated crop farms: A spatio-temporal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une image globale des performances des systèmes de cultures par le biais d’une évaluation multicritère. Buts, principes généraux et exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (octobre), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/7f9s-d975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockless organic farming: strengths and weaknesses evidenced by a multicriteria sustainability assessment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (3), pp.593-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-012-0126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Influences farm size growth? An Illustration in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (2), pp.242-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aepp/ppt008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance, adaptation et amélioration de la gestion quantitative de l’eau avec des collectifs d’irrigants de Midi-Pyrénées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assolement dans les exploitations de grande culture irriguées : modélisation des décisions des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacroix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.47-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642756v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assolement dans les exploitations de grande culture irriguées : modélisation des décisions des agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissance, adaptation et amélioration de la gestion quantitative de l’eau avec des collectifs d’irrigants de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/p7pz-es89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642392v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models to support cropping plan and crop rotation decisions. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (2), pp.567-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-011-0037-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a hierarchical qualitative model for sustainability assessment of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27-28, pp.15-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUSTICS: A generic dynamic plot-based biodecisional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82, pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6703,119 +6715,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6831,2033 +6843,2033 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the uncertainty when using a model to compare irrigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Keussayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104 (5), pp.1274-1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/agronj2012.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils de simulation pour optimiser la conduite de l’irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 391, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a cropping system model at regional scale: low-data approaches for crop management information and model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hengsdijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (1-2), pp.85-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques contributions de la recherche agronomique à la gestion de l'eau en réponse au Grenelle de l’Environnement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestion de l’eau en Crau : comment s’adapter aux tensions sur la ressource en eau à l’échelle des exploitations agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors série n°2, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.HS.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646124v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’eau en Crau : comment s’adapter aux tensions sur la ressource en eau à l’échelle des exploitations agricoles ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques contributions de la recherche agronomique à la gestion de l'eau en réponse au Grenelle de l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.74-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.HS.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00656151v1</w:t>
+                <w:t xml:space="preserve">hal-02646124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A package of parameter estimation methods and implementation for the STICS crop-soil model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.386-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2 hierarchical decomposition procedure: application to irrigation strategies design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.19-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12351-009-0040-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2q hierarchical decomposition algorithm for quantile optimization : application to irrigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 190 (1), pp.375-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-008-0503-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight analysis of the cash crop sector at regional level: case study for a southwestern region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (11), pp.951-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-011-0232-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological comparison of calibration procedures for durum wheat parameters in the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (3), pp.115-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (1), pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it worth using short-term weather forecasts for irrigation management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (3), pp.175-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRRIGATE : A dynamic integrated model combining a knowledge-based model and mechanistic biophysical models for border irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (4), pp.421-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization subject to uncertainty: Application to irrigation strategy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (1), pp.Pages 145-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de précocité et pratiques de semis en maïsiculture irriguée du Sud-Ouest de la France : quelle diversité et comment l'expliquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8876,1199 +8888,1199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (1), p. 26-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation and thermal microclimate in tree shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149 (1), pp.179-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives agronomiques et génétiques pour limiter ou réguler la demande en eau d’irrigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.17-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2008067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a functional model of grassland to simulate the behaviour of irrigated grasslands under a Mediterranean climate : The Crau case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (4), pp.163-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’irrigation: du stratégique au tactique : Quelques apports de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.53-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/72vw-c336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing farming practices to develop a numerical, operational model of farmers' decision-making processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (2), pp.108-118. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2008.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667598v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Analysing farming practices to develop a numerical, operational model of farmers' decision-making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (2), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2007043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886418v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-referenced indicators of maize sowing and cultivar choice for better water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10087,92 +10099,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.377-386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the days which are agronomically suitable for sowing maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10191,2832 +10203,2832 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), pp.123-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-referenced indicators of maize sowing and cultivar choice for better water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.377-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spreadsheet model for developing field indicators and grazing management tools to meet environmental and production targets for dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (2), pp.207-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2005.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the irrigation strategies over a wide geographical area from structural data about farming systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (3), pp.293-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2004.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical partitioning method for optimizing irrigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 80, pp.235-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating irrigation demand for water management on a regional scale II. Validation of ADEAUMIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Trouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bryan Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68, pp.233-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating irrigation demend for water management on a regional scale I. Adeaumis, a simulation platform based on bio-decisional modelling and spatial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Trouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bryan Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68, pp.207-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2004.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the management-oriented model ALWAYS: calibration and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (57), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1024863408559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of parameter uncertainty on a model with adjusted parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving irrigation schedules by using a biophysical and a decisional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for crop models : a new approach and application to a corn model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 93 (4), pp.757-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODERATO : an object-oriented decision tool for designing maize irrigation schedules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137 (1), pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ventilation on growth of Prunus avium seedlings grown in treeshelters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 104, pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always: a plot-based silvopastoral system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 115, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide limitation of the photosynthesis of Prunus avium L. seedlings inside an unvaentilated treeshelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 119, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always : a plot-based silvopastoral system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 115, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration rate of Prunus avium L. seedlings inside an unventilated treeshelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 97, pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light modification in a developing silvopastoral system in the UK : a quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.I. Dalziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Eason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.227-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1005916925339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sylvopastoral model for the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Msika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 12, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short rotation forestry : An agricultural case study of economic feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 35 (1), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des reserves de taillis sous futaie sur la croissance du taillis. Etude preliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bedeneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (2), pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des réserves de taillis sous futaie sur la croissance du taillis. Étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bédéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (2), pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-year growth of hybrid poplar shoots from cutting or coppice origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35 (4), pp.1105-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme simple de régression non-linéaire pondérée adapté aux estimations de biomasse forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 45 (4), pp.399-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass production of Sitka spruce early thinnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roman-Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 16 (2), pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme simple de regression non-lineaire pondere adapte aux estimations de biomasse forestiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 45 (4), pp.399-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02719645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13026,155 +13038,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing regional scenarios for the transition of agrifood systems and diets by 2050: a methodological contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamarque Juline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.278-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13196,585 +13208,585 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClieNFarms-I3S: a network structure to codesign climate neutral farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saez Alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OccitAnum, an archipelago living-lab to evaluate and co-design digital technologies as enablers of the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merieux Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fort Marie-Agnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.335-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From carbon neutral cropping systems To Climate Neutral Farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRA: Annual Meeting Croplands and Integrative Research Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRA, Jan 2023, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13816,267 +13828,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maïs en Nouvelle-Aquitaine, comment peut-il s'adapter au changement climatique ? Focus plus particulier sur l'agriculteur et le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le maïs en Nouvelle-Aquitaine, comment peut-il s'adapter au changement climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FranceAgrimer, Mar 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an assessment method for vulnerability to climate change of maize farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14085,119 +14097,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkan-Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Agronomy: Diversification and Digitalisation (ESA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy; Leibniz-Centre for Agricultural Landscape Research (ZALF), Aug 2022, Potsdam, Germany. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of adaptation strategies to reduce vulnerability to climate change of maize farming systems : farmers’ viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14239,195 +14251,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Farming Systems Conference: Farming systems facing climate change and resource challenges (IFSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA – European Group, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'irrigation en ressource contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varennes de l'eau - Atelier 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France. 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASCROM : A crop model designed to simulate agricultural water constraints in semi-arid areas from plot to territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14446,113 +14458,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14571,73 +14583,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la prise de décisions face aux incertitudes naturelles : vers un outil d’aide pour les acteurs privés et publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14653,198 +14665,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de l'innovation agronomique 2019 : gestion du risque en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm-centered integrated modelling for the design of sustainable agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14903,73 +14915,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different cover crops management on soil water profile and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15011,500 +15023,500 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de systèmes de culture avec des outils de modélisation. Exemple du projet MARKIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontre ESOF : "Transformation numérique des agrochaînes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">7. Journée RECORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737245v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chaib</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée RECORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785191v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namaste: A Dynamic integrated model for simulating farm practices under groundwater scarcity in semi-arid region of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15533,73 +15545,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congress of the European Society for Agronomy, ESA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMFDM: A methodology to guide the design of conceptual model of farmers’ decision-making processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15628,73 +15640,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adaptive decision-making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15723,73 +15735,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15838,92 +15850,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adaptive-decision making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15952,198 +15964,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are our modelling tools ready to cope with agricultural systems evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Holzworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 551 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16152,123 +16164,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will climate change impact farmers' maize earliness choice ? A modeling approach applied to south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16297,532 +16309,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs) 2012 International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leipzig, Germany. 3151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the uncertainty in model-based evaluation of irrigation strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the european society for agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 598 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746268v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+                <w:t xml:space="preserve">Dialogue transdisciplinaire pour la construction d’une prospective en grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium PSDR 3. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748832v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue transdisciplinaire pour la construction d’une prospective en grande culture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Assessing the uncertainty in model-based evaluation of irrigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Keussayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR 3. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. Congress of the european society for agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 598 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208936v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated platform for agro-ecosystems study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). Paris, FRA., Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’incertitude d’un modèle de culture : démarche et illustration sur deux cas d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Keussayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16841,73 +16853,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. 427p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16929,1116 +16941,1116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs influençant la taille et l’évolution en taille des exploitations agricoles de la région Midi-Pyrénées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2011, Dijon, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of urban sprawl on evolving farm structures: the case of cash crop farms in Lauragais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sahrbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). La Haye, INT., Aug 2011, Zurich, Switzerland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Preferences and Soft Constraints Soft 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économétrique des facteurs influençant la taille et la croissance des exploitations agricoles du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées INRA SFER CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon(FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Modeling for impact assessment of urban sprawl on cash-crop farm structure in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sahrbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Congress of the Regional Science Association International (ERSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Barcelone(SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of DEXi type models applied to design cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From farm, landscape and territory analysis to scenario exercise: an educational programme on participatory integrated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European IFSA Symposium - 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienne, Austria. pp.2206-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des grandes cultures en Midi-Pyrénées à l’horizon 2030 : les enseignements d’une démarche originale de prospective (PROUESSES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18053,1285 +18065,1285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-chercheurs « Pour et sur le développement régional : chemins de recherches partenariales et interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of generic management rules for crop growth simulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hengsdijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using MASC to evaluate the sustainability of cropping systems: Application to multicriteria assessment of organic cropping systems in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Glandières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative modelling approach to simulate the agricultural sustem through a combination of a decisional, technical and biophisical sub-system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dury</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptimiSTICS, a software for STICS crop model parameter estimation and evaluation which was build up to function with other dynamical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective &amp;quot;Grandes Cultures&amp;quot; en Midi-Pyrénées, une démarche originale permettant d'articuler évolutions globales et dynamiques locales de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Arpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la recherche dans la formation d'ingénieurs agronomes pour le dévelopement: analyse d'un processus de construction de modules d'enseignement par des chercheurs pour un Master de l'INP-ENSAT-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque ASDRLF: Entre projets locaux de développement et développement et globalisation de l'économie: quels équilibres pour les espaces régionaux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling water and nitrogen interactions in durum wheat: A first step towards the conception of joint management strategies for irrigation and nitrogen fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19360,794 +19372,794 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on 'Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820076v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of cropping systems for sustainable water management in rainfed and irrigated systems: integrative modeling at field and farm levels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès mondial de l’eau de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814411v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of cropping systems for sustainable water management in rainfed and irrigated systems: integrative modeling at field and farm levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
+              <w:t xml:space="preserve">13. Congrès mondial de l’eau de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482797v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for border irrigation management based on an object oriented biodecisional model; application to the hay cropping system in Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès Mondial de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20155,2574 +20167,2574 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing farmers practices to design a conceptual model on a farming system - application to the Crau hay system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing crop management systems by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating regional irrigation demand: Adeaumis, a tool resulting from a co-construction approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising decisional models: A case study on irrigated maize crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global contest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760587v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising decisional models: A case study on irrigated maize crop</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating regional irrigation demand: Adeaumis, a tool resulting from a co-construction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Trouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bryan Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ESA Congress: European agriculture in a global contest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759125v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner des décisions avec des modèles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving irrigation schedules by using a biophysical and a decisional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium Modelling Cropping System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between dynamic programming and reinforcement learning: A case study on maize irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA 2001 3. European conference of the European Federation for Information technology in agriculture, Food and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderato: A decision tool for designing maize irrigation schedules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA 2001 3. European Conference of the European Federation for Information Technology in Agriculture, Food and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always: a model to simulate the evolution of a silvopastoral plot according to soil, climate and management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on silvopastoral systems: "Silvopastoral systems for restoration of degraded tropical pasture ecosystems", San Jose, CRI, 2-9 avril 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Costa Rica. pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for improving decision rules: application to irrigation scheduling of maize crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ventilated tree shelters as a key tool for innovative agroforestry practices in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international</w:t>
+              <w:t xml:space="preserve">Atelier International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766394v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auclair</w:t>
+                <w:t xml:space="preserve">Improved ventilated tree shelters as a key tool for innovative agroforestry practices in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etienne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier International</w:t>
+              <w:t xml:space="preserve">Atelier international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768418v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire pour la modélisation des systèmes sylvopastoraux de régions tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, /, France. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ordinateur sait-il mieux que l'agriculteur quand mettre ses bêtes sur sa parcelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes agroforestiers basée sur des données biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés du CNRS textes sélectionnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Improved ventilated tree-shelters as a key tool for innovative agroforestry practices in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766712v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ventilated tree-shelters as a key tool for innovative agroforestry practices in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Always : a biophysical plot based silvopastoral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.275-280</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576097v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibility analysis of the Always silvopastoral simulation model across contrasting pedoclimatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.395-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sylvopastoral model for the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Msika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail Méditerranéen du Réseau Interrégional FAO/CIHEAM de Recherche et Développement sur les Pâturages et les Cultures Fourragères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad leaved tree plantations on pastures: the treeshelter issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Hedeselskabet, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad leaved tree plantations on pastures : the treeshelter issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international symposium of windbreaks and agroforestry, Hedeselskabet, DNK, 26-30 July 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Denmark. pp.106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la hauteur du recepage sur la croissance des rejets chez Beaupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22732,177 +22744,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigate GHG emissions on mixed livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Andurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Boyle; Massimo De Marchi; Filippo Miglior; Sam Millet; Luciano Pinotti; Hans Spoolder (Secretary); Sam de Campeneere (Chair); Rhys Evans; Laura Gasco; Georgia Hadjipavlou; David Kenny; Michael Lee; Jarissa Maselyne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAAP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.260, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of methods for assessing the performance of conservation agriculture and its ability to cope with climate change in temperate zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22930,198 +22942,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Society for Agronomy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Irrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23130,271 +23142,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddhu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AICHA : un modele integre pour l’etude de l’impact du changement climatique sur les eaux souterraines d’un petit bassin versant indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23409,100 +23421,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23517,73 +23529,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23605,110 +23617,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23730,632 +23742,632 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview-based design of conceptual model of the irrigation system in a farm : Application to border irrigation of grasslands in Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Warsaw, Poland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODERATO : a platform for testing and selecting decision rules for irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European society for agronomy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Nitra, Slovakia. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-oriented modelling approach: application to the determination of rules for scheduling irrigation of maize crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leenhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European society for agronomy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Nitra, Slovakia. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24365,51 +24377,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24417,105 +24429,105 @@
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 230 p., 2019, 978-3-030-01953-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BD TATA-BOX, Neuf métaphores des concepts clefs des démarches participatives pour la transition agroécologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24527,145 +24539,145 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 p., 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5192074955433643E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières céréalières : Organisation et nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 184 p., 2009, 978-2-7592-0318-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24675,406 +24687,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des processus décisionnels : application à la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leenhardt, D. (ed.); Voltz, M. (ed.); Barreteau, O. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.179-190, 2020, Synthèses, 978-2-7592-3123-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TATA-BOX at a Glance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-17, 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25082,253 +25094,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory methodology for designing an agroecological transition at local level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25347,763 +25359,763 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-206, 2019, 978-3-030-01952-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS crop model and associated software for analysis, parameterization and evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vincent Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of Introducing System Models into Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS crop model and associated software for analysis, parameterization, and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of introducing system models into agricultural research : Advances in agricultural systems modeling 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Agronomy, 454 p., 2011, 978-0891181804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/advagricsystmodel2.c14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 p., 2010, Biomedical and Life Sciences, 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26111,736 +26123,736 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision : Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, octobre 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des modèles pour l'aide à la conception et à l'évaluation d'innovations techniques en production végétale : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de culture innovants et durables : Quelles méthodes pour les mettre au point et les évaluer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Transversales, 978-2-84444-685-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising irrigation management at the plot scale to participate at the regional scale water resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics on system analysis and integrated water resources management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-0-08-044967-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044967-8/50007-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing and optimizing management decisions with crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working with dynamic crop models : Evaluation, Analysis, Parameterization, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and improving corn irrigation strategies with MODERATO, a combination of a corn crop model and decision model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working with dynamic crop models: Evaluation, Analysis, Parameterization, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical silvopastoral model for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Msika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western european silvopastoral systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1996, 2-7380-0678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26850,267 +26862,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClieNFarms in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective &amp;quot; grande culture &amp;quot; du projet PROUESSES: la démarche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27118,283 +27130,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of urban sprawl on evolving farm structures: the case of cash crop farms in Lauragais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective &amp;quot; Grande Culture &amp;quot; du projet PROUESSES : approche statistique de l'évolution des surfaces en maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27404,1123 +27416,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1 Conceptual and methodological framework for creative arena (living lab), ClieNFarms Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Lanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 27p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D7.2 ClieNFarms Collaborative Platform guide, ClieNFarms Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Paul-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 15p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced study on country scale monitoring of agri-environmental sustainability. Technical Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D7.3 The project risk management plan, ClieNFarms Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 13p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03782955v1</w:t>
+                <w:t xml:space="preserve">hal-03761395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D7.3 The project risk management plan, ClieNFarms Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced study on country scale monitoring of agri-environmental sustainability. Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 13p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TempAg; INRAE. 2022, pp.1-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761395v1</w:t>
+                <w:t xml:space="preserve">hal-03782955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D8.2 POPD – Requirement 2, ClieNFarms Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 87p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D8.3 NEC – Requirement 3, ClieNFarms Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux: Campagne d'évaluation 2020-2022 - Vague B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2022, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D8.1 H - Requirement No. 1, ClieNFarms Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] EU-H2020 project GA n°101036822, Inrae. 2022, 54p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HCERES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT URZ -Animal Production Research Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kouzmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using DEXi functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMR AGIR. 2014, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective dans le secteur grande culture en Midi-Pyrénées à l'horizon 2030, Déclinaison des scénarios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28528,73 +28540,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28603,73 +28615,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28678,205 +28690,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective « Grande Culture » du projet PROUESSES: les scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2011, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective et outils d'évaluation de scénarios d'évolution du secteur de grandes cultures en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28888,969 +28900,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective « grande culture » du projet PROUESSES: la démarche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2011, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective « Grande Culture » du projet PROUESSES : approche statistique de l’évolution des surfaces en maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ARVALIS - Institut du végétal [Paris]; Chambre Régionale d'Agriculture de Midi Pyrénées (CRA Midi Pyrénées); Arterris Innovation; Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Midi Pyrénées (DRAAF Midi Pyrénées). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective dans le secteur grande culture en Midi-Pyrénées à l'horizon 2030, Déclinaison des scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on technical evaluation and conceptual evaluation of the second Prototype of SEAMLESS-IF and its tools and suggestions for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adenäuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the major Characteristics of Scenarios and Agricultural Systems to be studied in Test Case 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29860,113 +29872,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et numérique Cours EI-Purpan -5 ème année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2022, 124p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASTIC - Modélisation des Agroécosystèmes Simulation-Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29988,81 +30000,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30072,51 +30084,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géronimus&amp;quot; : outil d'aide à la gestion RH (version utilisateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Moder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30125,65 +30137,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId731"/>
+      <w:footerReference w:type="default" r:id="rId732"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30251,51 +30263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D8AD9B"/>
+    <w:nsid w:val="124346C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30482,51 +30494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-eric-bergez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3467-2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136418414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkatasubramanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11234-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56367/OAG-039-10893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y6m0-aq27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Moder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635279v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruzeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.11.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJB6GWL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1C5DB8F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0402-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kalimuthu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.01.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B1RZ371-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SH68JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f9s-d975" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0126-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deumier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Georges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p7pz-es89" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0037-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poupa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBRQ4B71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Keussayan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2012.0038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wallach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clastre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.09.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BLZGXK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Bergez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpy-Goulard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-011-0232-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTDQLXM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648516v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.05.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W494PS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515397v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0265" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W5C9XV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008067" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C1140B67C59EA0F74C338CD00625F517CAD8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/72vw-c336" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669166v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.02.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9S3JBV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668295v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.12.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHRFR4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapasse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bryan Gonzales" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prats" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.04.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1S97815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675700v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.04.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF3HWNBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581619v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024863408559" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6039169C8A9C904DCC1B736EB27C3D48ACF646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669336v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685110v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577997v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684551v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695467v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.I. Dalziel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Eason" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoppe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005916925339" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF5909E38269E3A079089CB197A6AD934835B129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703641v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Msika" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710113v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bedeneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Bergez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabanettes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auclair" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;d&#233;neau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725331v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882457v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bisch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabanettes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721606v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239457v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarque Juline" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240263v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hennessy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Alba" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240478v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieux Claire" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort Marie-Agnes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953406v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043920v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432731v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735483v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739506v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601556v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800321v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747806v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746268v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208936v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749871v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462658v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sahrbacher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Ostermeyer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842468v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahrbacher" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E. Bergez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462682v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192258v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752848v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourges" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arpy-Goulard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paradis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Treyer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820381v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756931v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814411v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192217v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charron" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756056v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760587v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759125v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759553v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761089v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759707v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761271v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579681v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769555v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576095v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766394v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765705v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768104v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771150v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766712v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576097v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576096v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846730v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782915v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364924v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Andurand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lambert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2025.org/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605606v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835886v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834947v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824098v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144992v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315086v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent Varella" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817917v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deumier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841407v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763406v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842467v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729416v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729420v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761391v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Lanigan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761406v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Liger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Paul-Victor" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782955v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761395v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761328v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761381v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761308v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761322v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670456v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860476v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724361v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462588v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy&#8208;goulard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462648v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462621v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809715v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820010v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794618v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788448v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-eric-bergez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3467-2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136418414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkatasubramanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11234-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56367/OAG-039-10893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y6m0-aq27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Moder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635279v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruzeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.11.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJB6GWL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.01.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1C5DB8F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0402-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kalimuthu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.01.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B1RZ371-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.08.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SH68JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.04.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWJRQZQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f9s-d975" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0126-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deumier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p7pz-es89" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bergez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0037-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poupa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBRQ4B71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Keussayan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2012.0038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wallach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clastre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.09.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BLZGXK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-009-0040-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0503-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Bergez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpy-Goulard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-011-0232-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTDQLXM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.05.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W494PS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173176v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.06.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G6V079S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.05.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q19BHZS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.07.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0265" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W5C9XV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008067" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C1140B67C59EA0F74C338CD00625F517CAD8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667402v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/72vw-c336" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653759v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669166v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.02.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9S3JBV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886380v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.12.014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHRFR4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669956v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675777v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bryan Gonzales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prats" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.04.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1S97815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675700v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.04.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF3HWNBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581619v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024863408559" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA6039169C8A9C904DCC1B736EB27C3D48ACF646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669336v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685110v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577997v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684551v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696868v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683791v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695467v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.I. Dalziel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Eason" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoppe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005916925339" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF5909E38269E3A079089CB197A6AD934835B129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703641v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Msika" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709279v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710113v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bedeneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882697v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Bergez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabanettes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auclair" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;d&#233;neau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725331v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882457v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bisch" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabanettes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721606v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarque Juline" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240263v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Hennessy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saez Alba" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240478v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieux Claire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort Marie-Agnes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953406v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043920v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432731v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735483v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785060v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602962v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739506v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601556v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747806v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208936v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746268v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749871v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462658v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sahrbacher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Ostermeyer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842468v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahrbacher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E. Bergez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462682v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glandi&#232;res" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192258v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752848v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourges" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777085v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arpy-Goulard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paradis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Treyer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820381v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756931v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814411v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192217v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charron" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756056v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759125v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760587v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759553v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761089v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759707v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761271v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579681v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769555v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576095v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765705v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768104v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771150v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576097v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766712v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576096v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846730v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782915v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364924v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Andurand" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lambert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2025.org/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605606v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835886v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834947v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824098v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144992v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315086v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent Varella" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173715v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818071v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science?_ob=ArticleURL&amp;amp;_udi=B8K6K-4PPX1VR-4&amp;amp;_user=4296857&amp;amp;_coverDate=10%2F11%2F2007&amp;amp;_alid=1425381494&amp;amp;_rdoc=2&amp;amp;_fmt=high&amp;amp;_orig=search&amp;amp;_cdi=44233&amp;amp;_sort=r&amp;amp;_st=4&amp;amp;_docanchor=&amp;amp;_ct=17&amp;amp;_acct=C000012518&amp;amp;_version=1&amp;amp;_urlVersion=0&amp;amp;_userid=4296857&amp;amp;md5=5b5b884d1d339798dd8342a1966f702a" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044967-8/50007-5" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813756v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817917v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deumier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841407v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763406v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842467v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729416v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729420v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761391v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Lanigan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761406v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Liger" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Paul-Victor" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761395v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782955v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761328v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761381v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761308v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761322v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670456v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860476v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724361v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462588v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy&#8208;goulard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462648v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462621v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809715v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820010v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794618v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788448v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>