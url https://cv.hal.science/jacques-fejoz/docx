--- v0 (2026-04-04)
+++ v1 (2026-05-06)
@@ -2329,394 +2329,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équation aux variations verticales d'un équilibre relatif comme source de nouvelles solutions périodiques du problème des N corps</w:t>
+                <w:t xml:space="preserve">Rotating Eights: I. The three Gammai families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chenciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Féjoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp.593-598. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.1407-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/18/3/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730807v1</w:t>
+                <w:t xml:space="preserve">hal-03742601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Eights: I. The three Gammai families</w:t>
+                <w:t xml:space="preserve">L'équation aux variations verticales d'un équilibre relatif comme source de nouvelles solutions périodiques du problème des N corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chenciner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Féjoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.1407-1424. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/18/3/024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742601v1</w:t>
+                <w:t xml:space="preserve">hal-03730807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration du &amp;quot; théorème d'Arnold &amp;quot; sur la stabilité du système planétaire (d'après Michael Herman)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fejoz</w:t>
+                <w:t xml:space="preserve">Sur le théorème de Bertrand (d'après Michael Herman) Michael Herman Memorial Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Féjoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24 (5), pp.1521-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 5, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143385704000434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633820v1</w:t>
+                <w:t xml:space="preserve">hal-03742656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le théorème de Bertrand (d'après Michael Herman) Michael Herman Memorial Issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+                <w:t xml:space="preserve">Démonstration du &amp;quot; théorème d'Arnold &amp;quot; sur la stabilité du système planétaire (d'après Michael Herman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fejoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 24 (5), pp.1521-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03742656v1</w:t>
+                <w:t xml:space="preserve">hal-00633820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le théorème de Bertrand (d'après Michael Herman)</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Clarke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guardia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-024-00151-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01975-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01960-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354723040056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aca5df" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bounemoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F&#233;joz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knauf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Montgomery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac288d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524853v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1705.06909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa5b26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0962-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kaloshin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roldan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/642" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354713060105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354712010017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474037v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375856v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292885v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354709010079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023580v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/3/024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W1G7J3K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2001.4117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2000.3972" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03829046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03828707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079059v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Clarke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guardia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-024-00151-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01975-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01960-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354723040056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aca5df" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bounemoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F&#233;joz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Knauf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Montgomery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac288d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524853v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1705.06909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa5b26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0962-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kaloshin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roldan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/642" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354713060105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354712010017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474037v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375856v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292885v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenciner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354709010079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023580v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/3/024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.02.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000434" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W1G7J3K5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2001.4117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2000.3972" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03829046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03828707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00702650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079059v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>