--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -713,435 +713,474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs for the visual analysis of spatio-temporal origin-destination flow data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing uncertainty from meteo-oceanic ensemble data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius M. Bañgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Heau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Peutin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Workshop on Uncertainty Visualization: Unraveling Relationships of Uncertainty, AI, and Decision-Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria. pp.58-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/uncertaintyvisualization68947.2025.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361694v1</w:t>
+                <w:t xml:space="preserve">hal-05213756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
+                <w:t xml:space="preserve">Designs for the visual analysis of spatio-temporal origin-destination flow data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Lobo</w:t>
+                <w:t xml:space="preserve">Vincent Heau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fau</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Drugeon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Peutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lopez Uros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRD MAGIS, May 2025, Avignon, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552927v1</w:t>
+                <w:t xml:space="preserve">hal-05361694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrAPHiST: un environnement de visualisation pour l'analyse exploratoire de données spatio-temporelles</w:t>
+                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-37-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473607v1</w:t>
+                <w:t xml:space="preserve">hal-03552927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammes temporels mixtes et analyse harmonique pour l'identification de cycles</w:t>
+                <w:t xml:space="preserve">GrAPHiST: un environnement de visualisation pour l'analyse exploratoire de données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
@@ -1162,733 +1201,678 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473602v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the search for victims in mountain environments with geovisualization and competing hypotheses management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagrammes temporels mixtes et analyse harmonique pour l'identification de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Association Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279284v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual search of cyclic spatio-temporal events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the search for victims in mountain environments with geovisualization and competing hypotheses management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sreeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Cartographic Conference: ICC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-2-138-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609234v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical time representation to visualize return-periods of spatio-temporal events</w:t>
+                <w:t xml:space="preserve">Visual search of cyclic spatio-temporal events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">The 28th International Cartographic Conference: ICC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609156v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geovisualisation des dynamiques cycliques d'événements spatio-temporels</w:t>
+                <w:t xml:space="preserve">Helical time representation to visualize return-periods of spatio-temporal events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609164v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing uncertainty from meteo-oceanic ensemble data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geovisualisation des dynamiques cycliques d'événements spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-05213756v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrAPHiST: Une approche d’analyse exploratoire pour l’identification des dynamiques des phénomènes spatio-temporels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Grenoble Alpes (France), 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02067484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2035,51 +2019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38518" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sreeves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02980427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-138-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Ba&#241;gate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paradis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02067484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38518" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sreeves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02980427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M. Ba&#241;gate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paradis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uncertaintyvisualization68947.2025.00013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-138-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02067484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>