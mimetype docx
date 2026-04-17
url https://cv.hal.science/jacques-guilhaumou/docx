--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Guilhaumou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026908204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">sur le site de Triangle UMR 5206</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition et ordre social chez Sieyès : penser les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, 290, 2018, Philosophies en cours, Charrié, Béatrice, 978-2-84174-892-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.332, 2015, Penser le genre, 978-2853999908. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.35558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la nostalgie : l'utopie concrète de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.130, 2013, Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451, 2012, 978-2-84788-346-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.180, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.203, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder materno en el Mediterráneo : mitos y representaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milenio, pp.119, 2010, 978-84-9743-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso ed evento : per una storia linguistica delle idee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne, pp.281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingüística e história : percursos analíticos de acontecimentos discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro &amp; João Editores, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance maternelle en Méditerranée : mythes et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud ; MMSH ; Barzakh, pp.168, 2008, 978-2-7427-8073-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, pp.252, 2008, 978-2-84174-451-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, pp.249, 2006, 978-2-7453-1447-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et événement : l'histoire langagière des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.239, 2006, 978-2-84867-147-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, 2004, Monde contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, pp.384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Ecole des hautes études en sciences sociales, pp.308, 2004, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.11079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publisud, pp.236, 2004, L'Europe au fil des siècles, 2-86600-981-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne Organisée par la Société des études robespierristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des études robespierristes, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et l'ordre de la langue : l'invention de la politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.235, 2002, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kime.guilh.2002.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française : de l'événement à la raison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridiens Klincksieck. pp.212, 1989, 2-86563-216-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Armin Nassehi, Gesellschaftliche Grundbegriffe. Ein Glossar der öffentlichen Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.2.105418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Angelo Odore. Rivoluzionari in movimento. Ripensare la Rivoluzione francese a Marsiglia tramite la spatial analysis. Roma, Aracne, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417 (2024/3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ahrf.417.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04713079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et linguistique : l'enjeu éthique de l’événement discursif : la parole des sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (21), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04465379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Le choc historique des déductions temporelles : à propos de &amp;quot;La France d’Antonio Gramsci, sous la dir. de Romain Descendre et Jean-Claude Zancarini, Lyon, ENS Éditions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le carambolage des temps, 2023 (23), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04223648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la métaphysique de l’évidence : un parcours bibliographique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La couleur de la vérité ? L’évidence au tournant des Lumières, 22, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.022.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04515755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin (1939-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wahnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vovelle. Une biographie intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-2 (404), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03255644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les énoncés du &amp;quot;Vrai débat&amp;quot;: l'éthique fédéraliste des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le langage engagé. Perspectives politiques critiques en sciences sociales du langage., 50 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.17309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03666848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique (Tunis, 1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements, 50-1, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.15988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03983669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Skornicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Chantal Jaquet et Gérard Bras éd., La fabrique des transclasses, Paris, PUF, 2018, 279 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Cécile Canut, Felix Danos, Manon Him-Aquilli, Caroline Panis, Le langage, une pratique sociale. Éléments d’une sociolinguistique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.32405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du dialogue. Michel Vovelle (1933-2018),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail réflexif du discours et l’ontologie historique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'historien et les langues, 19, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02401920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet, Individualisme. Une enquête sur les sources du mot, CNRS Editions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, Robespierre, Fayard, 2014, 458 pages ; Jean-Clément Martin, Robespierre. La fabrication d’un monstre, Perrin, 2016, 364 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.064.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bianchi, Marat. « L’Ami du peuple », Paris, Belin, 2017, 410 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et le moment dynastique: de l'Ancien Régime à la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Israel, The Expanding Blaze. How the American Revolution Ignited the World, 1775-1848 [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnalisme discursif de Michel Foucault : le temps de la dynastique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policromias : revista de estudos do discorso, imagem e som (Labedis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et grammaire de la lutte de classes. Marx, Gramsci, Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.058.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique du récit de soi : Michel Foucault et la généalogie historique des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista: memorias de mayo del 68. Pensar el passado para interpelard el presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Ramoneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maleta de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et l'ordre du corps : langue, sujet, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista electrônica de estudos do discurso e do corpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : trajet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir un objet en révolution : une réalité conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'agentivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agency : un concept opératoire dans les études de genre ?, 41, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel-Joseph Sieyès. Volonté-Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.163-182. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires d'un étudiant en mai 1968 : le flux des manifestations et le protagoniste de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 233, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.233.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ‘pelle au cul », et autres joyeusetés langagières au temps du carnaval proscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Entre scatologie et fantasmes sexuels, le cul et son imaginaire, 361, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.11680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi nous sommes qui nous sommes dans le Mississipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la Révolution française : aperçu d'ensemble d'un trajet de recherche (1980-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la relecture de l'histoire de la Révolution française par François Furet [Regards croisés]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scott Christofferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 360, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modérer la langue politique à l'extrême : les journalistes remarqueurs au début de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 357, pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogias políticas dos tempos modernos : o monstro e o todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguasagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 7, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robespierre et la formation de l'esprit politique au cours des années 1780 : pour une ontologie historique du discours robespierriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 89, pp.125-127. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.18903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968's paradoxical topicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de discours au prisme de l'approche habermasienne de l'espace public contemporain : note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saussure à Sieyès, vues analytiques sur l'emprunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes du politique : language and sociability in France from the fourteenth to the nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to the history of concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.137-159. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187465608X363445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tournon, un journaliste patriote à l'épreuve des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 351, pp.3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.044.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée des Lumières : le travail naturel de l'esprit : synthèse [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution Française.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit de l'idéologie : l'invention de la chose et du mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 43, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;peuple&amp;quot; à &amp;quot;prolétaire(s)&amp;quot; : Antoine Vidal, porte-parole des ouvriers dans &amp;quot;L'Echo de la Fabrique&amp;quot; en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours du côté de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121-122, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue politique et opinion publique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 (N° 1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogías políticas de los tiempos modernos : el monstruo y el todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudios políticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le non-dit de la sociologie : du mot à la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée : un nouveau chantier pour l'histoire des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information - Association pour le développement de l'histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Année 2006, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien de Jacques Guilhaumou avec Michel Vovelle : un historien hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 40, pp.188-198. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.040.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonde vai a analise de discurso ? Em torno da noçâo de formaçâo discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 16, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 113 (Sept. 2005), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution française à l'horizon du mouvement social : une question de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Visibilité, invisibilité, 23 (129-130), pp.155-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, ville de tradition civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 5 (Déc. 2005), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo : narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ecos. Linguistica e literaturas (Cavalhada, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 3, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt anthropologue : l'esprit et le caractère moderne des Français(es) : la langue en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikas / Code - international journal of semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1-2), pp.37- 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas e la Rivoluzione francese : dall'opinione pubblica alla visibilità sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 2 (Aprile 2005), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités de surveillance et pouvoir révolutionnaire : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 18, pp.7- 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives nord-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comités de surveillance et pouvoir révolutionnaire, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La historia lingüística de los conceptos : el problema de la intencionalidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique du Père Duchesne : la marche des femmes dans les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'un dictionnaire contextuel des mots de la Révolution Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.119- 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès : l'individu et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tome LII (Fasc. N° 211), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un argument saisi dans le mouvement démocratique : la souveraineté délibérante, à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 40-41 (Fév. 2003), pp.329- 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries carnavalesques en Révolution (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 69 (Juillet 2002), pp.117- 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobinisme et marxisme : le libéralisme politique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les libéralismes au regard de l'histoire, 32, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.032.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus en analyse de discours : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 1, pp.21- 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Humboldt en français : le cheminement vers la langue dans le contexte de la culture politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Editer et lire Humboldt, N° 1, http://htl.linguist.univ-paris-diderot.fr/hel/dossiers/numero1/guilhaumou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des concepts: le contexte historique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nom propre en politique : Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire des concepts à l'histoire linguistique des usages conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (38), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.038.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Maignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300 (1), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahrf.1995.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des ‘Jacobins’ » dans l’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petitier, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la tempête : Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.203-220, 2024, Interférences, 978-2-7535-9584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04499948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et le cerveau : quelques notes de lecture de Sieyès et la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Souchay, Céline; Luciani, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité : sciences humaines et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2023, Corps &amp; âmes, 979-10-320-0458-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04101807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et l’avènement du porte-parolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayat, Samuel; Kaciaf, Nicolas; Passard, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porte-parole : fondements et métamorphoses d'un rôle politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-63, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.131326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03668618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pour… ? Innocence et vérité dans les défenses des condamnés en l’an III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa; Frétigné, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mourir en révolutionnaire (xviiie -xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études Robespierristes, pp.57-66, 2021, Etudes Revolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03590738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une fin des analogies : « gouvernement révolutionnaire » et « état d'exception » dans la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception politique en révolution. Pensées et pratiques (1789-1917)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2019, Changer d'époque, 979-10-240-1297-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dit et le discours dans 'Les Mots et les Choses' : l'émergence du fonctionnalisme discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouailles, Bertrand; Petit, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault hérétique, les mots et les choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.47-74, 2019, Trajectoires philosophiques, 9782845168947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista - Um trajeto em Análise de Discurso em torno da materialidade discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorno, Guilherme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros na Análise de Discurso: efeitos de sentidos entre continentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora da Unicamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-204, 2019, 9788526814820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa dignité&amp;quot; : humiliation et comptabilité de l’existence dans les livres de raison (Provence, XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien; Regina, Christophe; Roger, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Humiliation : droit, récits et représentations (XIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-428, 2019, POLEN - Pouvoirs, lettres, normes, 978-2-406-08601-7. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08603-1.p.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje político y la Revolución francesa : el universo discursivo de las nociones-conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wasserman, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mundo en Movimento. El concepto de Revolución en Iberoamérica y el Atlantico norte (siglos XVII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miño y Davila Editores, pp.71-102, 2019, Crisis y nacimientos, 978-84-17133-55-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02533153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement d’un historien du discours:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presenças de Michel Pêcheux: da Análise do Discurso ao Ensino.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Lucas, pp.71-102, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales à coups de marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berjoan, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résister corps et âme : individus et groupes sociaux face aux logiques du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.5-16, 2017, Corps et âmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : un trajet critique autour de Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso : da teoria ao ensino de Língua Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA Editores, pp.110-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une phénoménologie de l’homme européen : Michel Foucault et l’exil intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin; Nouss, Alexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique hors‐sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Kimé, pp.61-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme institution sociale : pour une grammaire discursive des concepts [Entretien avec Jacques Guilhaumou]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gaboriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Skornicki, Arnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire sociale des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-231, 2017, Espaces politiques, 9782757417980. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation de l’événement : Michel Foucault et la généalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle; Pietri, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'incorporation des ancêtres : généalogie, construction du présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.263-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">담론 분석은 어디로 가는가 - 담론 형성의 관념을 중심으로 [= Où va l’analyse de discours ? Autour de la notion de formation de discursive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bak, Geun-Gab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어와 소통 - 의미론의 쟁점들 [= Langue et communication : les enjeux sémantiques]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sowha Publishing Co., pp.163-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’esprit politique : de Condillac au nominalisme politique de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Aliénor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac, philosophe du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.157-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype du révolutionnaire : introduction à l'étude des Conduites politiques en l'an II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alén Garabato, Carmen ; Djordjevic Léonard, Ksenija ; Gardies, Patricia; Kis-Marck, Alexia; Lochard, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en sciences du langage et de la communication : mélanges offerts à Henri Boyer par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-66, 2016, 978-2-343-09034-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ insulte en révolution : l’affrontement droite-gauche en présence du peuple, le 31 mai 1793 à la Convention Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI ; FMSH-Diffusion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03319519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire généalogique au cours des Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-462, 2015, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Savoir politique par Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.1058-1064, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodoïska, musique lyrique et idées morales en Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-82, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, émergence et invention du concept d’Europe : la généalogie historique au fondement de l’analyse du discours européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auboussier, Julien ; Ramoneda, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en contre-discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.17-36, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-533-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'identité sociale : histoire et poétique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.19-33, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falas democráticas e poderes intermediários durante a Revolução Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courtine, Jean-Jacques; Piovezani, Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História da fala pública : uma arqueologia dos poderes do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Vozes, pp.157-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté dans la tourmente révolutionnaire : le journal d'une religieuse aixoise (1789-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courouau, François ; Pic, François ; Toreilles, Claire ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amb un fil d'amistat : mélanges offerts à Philippe Gardy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude de la littérature occitane (Toulouse), pp.547-557, 2014, 978-2-9510129-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, philosophie, langage : le problème de l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaimbault, Sylvie ; Fournier, Jean-Marie ; Raby, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques : hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éd., pp.81-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première analyse de discours sur l'Algérie : la thèse de Denise Maldidier (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d'Algérie : les mots pour la dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.241-255, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.317-331, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et justice révolutionnaire dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien ; Regina, Christophe ; Ribémont, Bernard ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture judiciaire : discours, représentations et usages de la justice du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.75-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Koselleck et le temps historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Régis ; Crivello, Maryline ; Guillon, Jean-Marie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens et l'avenir : comment les hommes du passé imaginaient leur futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.27-36, 2014, Le Temps de l'Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et comités de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pingué, Danièle ; Rothiot, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités de surveillance : d'une création citoyenne à une institution révolutionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.125-131, 2012, Études révolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer la &amp;quot;langue nationale&amp;quot;: de la &amp;quot;communication politique&amp;quot; à la &amp;quot;langue commune&amp;quot; (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grinshpun, Yana ; Nyée-Doggen, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la langue française : usages, pratiques, histoire : mélanges en l'honneur de Sonia Branca-Rosoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême, extrêmes : réflexions sur Marx, le côté gauche et les Montagnards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel ; Gainot, Bernard ; Pasteur, Paul ; Serna, Pierre ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Extrême " ? Identités partisanes et stigmatisation des gauches en Europe (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition sociologique à son origine : thèse, antithèse, synthèse, hypothèse : sociologie et philosophie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dufour, Éric ;Fischbach, Franck ;Renault, Emmanuel ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre Mendès France, dép. de philosophie (Grenoble), pp.91-106, 2012, Recherches sur la philosophie et le langage, 978-2-7116-8409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture-femme : souffrance de soi et conscience singulière du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle ; Piétri, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture, récit, trouble(s) de soi : perspectives historiques (France, XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.97-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre Panthéon : femmes et héroïsation sous la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bianchi, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros et héroïnes de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.81-95, 2012, CTHS Histoire ; 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution, une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève ; Guilhaumou, Jacques; Lambert, Karine ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.47-56, 2012, 978-2-85399-843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Clappier Marie-Thérèse et Thérèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dray-Bensousan, Renée ; Échinard, Hélène; Marand-Fouquet, Catherine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gausen (Marseille), pp.88-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx, Rousseau et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenti, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.95-111, 2011, Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une co-construction discursive : Antoine Vidal, porte-parole des ouvriers dans L'Echo de la Fabrique en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azouzi, Ammar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse du discours : notions et problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sahar [Tunis], pp.145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of historical forms of individualization in modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Sebastián, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political concepts and time : new approaches to conceptual history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones de la Universidad de Cantabria, pp.345-368, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx et la langue jacobine : un espace de traduisibilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques ; Schepens, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.51-81, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delacroix, Christian;Dosse, François ;Garcia, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographies : concepts et débats. Tome1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.720-724, 2010, Folio Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1789-1830, la nouvelle aristocratie et le peuple : la permanence de la construction de soi par contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frobert, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo de la fabrique : naissance de la presse ouvrière à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ens éditions ; Institut d'histoire du livre, pp.141-160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action politique des femmes pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle encyclopédie politique et historique des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.208-246, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Introduction] Républicanismes et droit naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belissa, Marc;Bosc, Yannick;Gauthier, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Républicanismes et droit naturel : des humanistes aux révolutions, des droits de l'homme et du citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-12, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.317-331, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stammerjohann, Harro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum : a bio-bibliographical companion to the history of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter (2nd ed., revised and enlarged), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individuation et la temporalisation du moi au cours des Temps Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crivello, Maryline;Pelen, Jean-Noël;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individu, récit, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.119-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Du mot à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margotti, Marta;Raus, Rachele;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot à l'action : histoire et analyse linguistique de 'La France pays de mission ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.7-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir et traduire la violence verbale du peuple : de l'Ancien régime au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moïse, Claudine;Auger, Nathalie;Fracchiolla, Béatrice;Schultz-Romain, Christina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale. Tome 2, Des perspectives historiques aux expériences éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.55-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité historique des formes d'individuation : les figures du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;Guilhaumou, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.219-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de salut public d'Hébert au club des Jacobins le 21 juillet 1793. Une rhétorique de la minorité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités politiques en Révolution : 1789-1799</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.43-63, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la figure nominaliste du métaphysicien du « Grand Cahier métaphysique » aux « Vues analytiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quiviger, Pierre-Yves; Denis, Vincent; Salem, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de Sieyès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.241-254, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraçoes sobre a análise do discurso : um trajeto crítico em torno de Michel Pêcheux ao final dos anos 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leiser Baronas, Roberto;Komesu, Fabiana;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Michel Pêcheux : 25 anos de presença na análise do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Letras, pp.55-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de sentido e visibilidade social : co-construçao discursiva o espaço de co-produçao no trabalho do pesquisador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indursky, Freda;Leandro Ferreira, Maria Cristina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso no Brasil: : mapeando conceitos, confrontando limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claraluz, pp.199-206, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets culturels dans la tourmente révolutionnaire en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buti, Gilbert ; Carol, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements, croyances et mémoires : Europe méridionale XV-XXe siècle : études offertes à Régis Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.183-190, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de coproduction dans le travail du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacot, Paul;Rémi-Giraud, Sylvianne;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'espace et conflictualité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.315-320, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo: narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baronas, Roberto Leiser;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do Discurso : apontamentos para uma história da noção-conceito de formação discursiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro &amp; João Editores, pp.105-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues analytiques (Des forces simples) / Sieyès - [transcription présentation et annotation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des manuscrits de Sieyès 1770-1815. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.577-697, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès métaphysicien : une philosophie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-192, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Linguistique et histoire ; Skinner ; Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesure, Sylvie;Savidan, Patrick;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.722-723, 1085-1086, 1225, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri patriotique de Marseille républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.83-134, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique : des notions-concepts en usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Jean-Clément;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution à l'oeuvre : perspectives actuelles dans l'histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-138, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Cambridge (Ecole de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.130-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monstres dans l'ordre social : généalogies du 'monstre en politique', de Machiavel à Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol, Anne; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 'monstre' humain : imaginaire et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.179-190, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du nom de Langue française, au XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vergès, Pierrette; Ramognino, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français hier et aujourd'hui : politiques de la langue et apprentissages scolaires [études offertes à Viviane Isambert-Jamati]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.109-127, 2005, Langues et écritures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration philosophique de la mort pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelen, Jean-Noël; Carol, Ann ; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les narrations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-en-Provence, pp.51-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.107-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernos, Marcel;Bitton, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes familles filiations : société et histoire [en hommage à Yvonne Knibiehler]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.13- 20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en Révolution : Action ; Emeute, Révolte ; Révolution, Mouvement ; Insurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie comprise) et aux Amériques de 1773 à 1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-203, 2004, CAPES / Agrégation, 9782729821494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point fixe de l'opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandez Sebastian, Javier;Chassin, Joëlle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avènement de l'opinion publique : Europe et Amérique, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.109- 122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit construit ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mésini, Jean-Noël Pelen, Jacques Guilhaumou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.269- 302, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime ‘héroïque&amp;quot; de Charlotte Corday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guilhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.149-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou L'avènement de la métaphysique politique : Sieyès et le nominalisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Kaufmann, Laurence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'Ecole des hautes études en sciences sociales, pp.201- 226, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrousses, Hélène; Peloille, Bernard; Raulet, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.49- 56, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et l'intelligence politique des français : autour de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne [organisée par la Société des études robespierristes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.169- 184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte und Sprachwissenschaft : Wege und Stationen in der analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller, Reiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch sozialwissenschaftliche Diskursanalyse. Band 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.19-65, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la langue de l'économie politique : un manuscrit inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.83- 116, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's political action during the French Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and historical encyclopedia of women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71- 88, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De société à socialisme : l'invention néologique et son contexte discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Branca-Rosoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.143- 180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire linguistique des usages conceptuels à l'épreuve des événements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bödeker, Hans Erich;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte, Diskursgeschichte, Metapherngeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein-Verl., pp.123- 158, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordre divin à l'ordre social : aux origines du concept de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donzel, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cohésion sociale et territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.5- 18, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Sieyès : l'intelligence politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindorfer, Bettina; Naguschewski, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel : zur Sprache : Beiträge zur Geschichte des europäischen Sprachdenkens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.263- 272, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Histoire/discours ; Archive/configuration ; Trajet thématique ; Evénement discursif/linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charaudeau, Patrick; Maingueneau, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des mots : on dit, nouvelles et dialogues dans la presse révolutionnaire (1791-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel;Crépin, Annie;Gainot, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le sabre : volume d'hommages offerts à Jean-Paul Bertaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.101- 110, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique des porte-parole (1789-1792) : le cas Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrel, Eric;Sermain, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une expérience rhétorique : l'éloquence de la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.221- 229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le moi. De la dignité sociale à la duperie mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Giovannoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la duperie de soi, A.Giovannoni éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.43-62., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. Autour de Renée Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’institution des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les archives des comités de surveillance des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guillhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes entre ombre et lumière : recherches sur la visibilité sociale, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.247-259, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Sieyès, les idéologues et la 'Grammaire générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologie – Grammaire générale – Écoles centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Tübingen, Allemagne. pp.278-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices ou victimes de la Terreur ? Surveillance et répression dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de la Terreur, 1793-1794</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Rouen, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Révolution : un mode de subversion du récit historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations : masculin et féminin, du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265- 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations. Masculin et féminin, du Moyen-Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’organisation ‘autonome‘ des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face au(x) pouvoir(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales des Bouches-du-Rhône, Feb 2000, Marseille, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02637935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l'organisation 'autonome' des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, face au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marseille, France. pp.82- 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A extensão da lógica da análise do discurso brasileira na tradução da análise do discurso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes e heranças da análise do discurso no/do Brasil entre teorias e territórios,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05241585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique : approche bibliographique [Exposition virtuelle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’Europe au prisme de la généalogie de la langue. Autour de Michel Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://mshs.unice.fr/?p=3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra linguistica e storia: incroci metodologici e percorsi di ricerca [Interventi di Jean-Philippe Genet, Michele A. Cortelazzo, Jacques Guilhaumou, Pietro Trifone, Marta Margotti, Rachele Raus, Francesca Socrate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cortelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.285-334. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1409/73533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le discours et l'histoire chez Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wellisson Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.671‑693. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1981-57942013000200014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la nouvelle édition de Marxisme et philosophe du langage par Patrick Sériot [Note de lecture critique : Volisinov-Bakhtine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition/transitions : du politique au littéraire (XVIème siècle - XIXème siècle) [article n°3 de : Transition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la duperie de soi : de Rousseau à Sieyès [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie allemande et Révolution Française, un espace de traductibilité politique [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terreur [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marat [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. L’univers discursif des notions-concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique en usages (XIVe-XIXe siècles) [N° 113 de : Langage & Société ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, pp.168, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions [N°69 de : Mots, les langages du politique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.169, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur de Strawson : l’énonciation à l’horizon de l’acte de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13qvy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05033398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Engel, Die Schweizerische Amazone (1821, 1825, 1828) : artifices mémoriels et écriture du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05438711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès, lecteur de Condillac et critique de ‘l’école de Condillac’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur d’Austin (Tunis, 1967) : thématiser le matériau analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03830612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du métalangage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dominique Isoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Guilhaumou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026908204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">sur le site de Triangle UMR 5206</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition et ordre social chez Sieyès : penser les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, 290, 2018, Philosophies en cours, Charrié, Béatrice, 978-2-84174-892-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.332, 2015, Penser le genre, 978-2853999908. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.35558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la nostalgie : l'utopie concrète de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.130, 2013, Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451, 2012, 978-2-84788-346-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.180, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.203, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder materno en el Mediterráneo : mitos y representaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milenio, pp.119, 2010, 978-84-9743-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso ed evento : per una storia linguistica delle idee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne, pp.281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingüística e história : percursos analíticos de acontecimentos discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro &amp; João Editores, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, pp.252, 2008, 978-2-84174-451-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance maternelle en Méditerranée : mythes et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud ; MMSH ; Barzakh, pp.168, 2008, 978-2-7427-8073-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, pp.249, 2006, 978-2-7453-1447-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et événement : l'histoire langagière des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.239, 2006, 978-2-84867-147-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, pp.384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Ecole des hautes études en sciences sociales, pp.308, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.11079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, 2004, Monde contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publisud, pp.236, 2004, L'Europe au fil des siècles, 2-86600-981-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne Organisée par la Société des études robespierristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des études robespierristes, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et l'ordre de la langue : l'invention de la politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.235, 2002, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kime.guilh.2002.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française : de l'événement à la raison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridiens Klincksieck. pp.212, 1989, 2-86563-216-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire la liberté et l’égalité, c’est faire la langue du peuple souverain : le style plébéien de Gracchus Babeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (24), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05585931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Armin Nassehi, Gesellschaftliche Grundbegriffe. Ein Glossar der öffentlichen Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.2.105418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Angelo Odore. Rivoluzionari in movimento. Ripensare la Rivoluzione francese a Marsiglia tramite la spatial analysis. Roma, Aracne, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417 (2024/3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ahrf.417.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04713079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et linguistique : l'enjeu éthique de l’événement discursif : la parole des sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (21), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04465379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Le choc historique des déductions temporelles : à propos de &amp;quot;La France d’Antonio Gramsci, sous la dir. de Romain Descendre et Jean-Claude Zancarini, Lyon, ENS Éditions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le carambolage des temps, 2023 (23), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04223648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la métaphysique de l’évidence : un parcours bibliographique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La couleur de la vérité ? L’évidence au tournant des Lumières, 22, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.022.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04515755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin (1939-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wahnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vovelle. Une biographie intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-2 (404), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03255644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les énoncés du &amp;quot;Vrai débat&amp;quot;: l'éthique fédéraliste des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le langage engagé. Perspectives politiques critiques en sciences sociales du langage., 50 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.17309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03666848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique (Tunis, 1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements, 50-1, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.15988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03983669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Skornicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Chantal Jaquet et Gérard Bras éd., La fabrique des transclasses, Paris, PUF, 2018, 279 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du dialogue. Michel Vovelle (1933-2018),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Cécile Canut, Felix Danos, Manon Him-Aquilli, Caroline Panis, Le langage, une pratique sociale. Éléments d’une sociolinguistique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.32405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail réflexif du discours et l’ontologie historique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'historien et les langues, 19, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02401920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bianchi, Marat. « L’Ami du peuple », Paris, Belin, 2017, 410 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et le moment dynastique: de l'Ancien Régime à la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, Robespierre, Fayard, 2014, 458 pages ; Jean-Clément Martin, Robespierre. La fabrication d’un monstre, Perrin, 2016, 364 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.064.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet, Individualisme. Une enquête sur les sources du mot, CNRS Editions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Israel, The Expanding Blaze. How the American Revolution Ignited the World, 1775-1848 [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnalisme discursif de Michel Foucault : le temps de la dynastique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policromias : revista de estudos do discorso, imagem e som (Labedis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et grammaire de la lutte de classes. Marx, Gramsci, Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.058.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique du récit de soi : Michel Foucault et la généalogie historique des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista: memorias de mayo del 68. Pensar el passado para interpelard el presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Ramoneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maleta de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et l'ordre du corps : langue, sujet, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista electrônica de estudos do discurso e do corpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : trajet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir un objet en révolution : une réalité conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'agentivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agency : un concept opératoire dans les études de genre ?, 41, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel-Joseph Sieyès. Volonté-Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.163-182. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi nous sommes qui nous sommes dans le Mississipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires d'un étudiant en mai 1968 : le flux des manifestations et le protagoniste de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 233, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.233.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ‘pelle au cul », et autres joyeusetés langagières au temps du carnaval proscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Entre scatologie et fantasmes sexuels, le cul et son imaginaire, 361, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.11680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la Révolution française : aperçu d'ensemble d'un trajet de recherche (1980-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la relecture de l'histoire de la Révolution française par François Furet [Regards croisés]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scott Christofferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 360, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modérer la langue politique à l'extrême : les journalistes remarqueurs au début de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 357, pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robespierre et la formation de l'esprit politique au cours des années 1780 : pour une ontologie historique du discours robespierriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 89, pp.125-127. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.18903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogias políticas dos tempos modernos : o monstro e o todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguasagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 7, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968's paradoxical topicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes du politique : language and sociability in France from the fourteenth to the nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to the history of concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.137-159. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187465608X363445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saussure à Sieyès, vues analytiques sur l'emprunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de discours au prisme de l'approche habermasienne de l'espace public contemporain : note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tournon, un journaliste patriote à l'épreuve des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 351, pp.3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.044.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée des Lumières : le travail naturel de l'esprit : synthèse [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution Française.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit de l'idéologie : l'invention de la chose et du mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 43, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;peuple&amp;quot; à &amp;quot;prolétaire(s)&amp;quot; : Antoine Vidal, porte-parole des ouvriers dans &amp;quot;L'Echo de la Fabrique&amp;quot; en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours du côté de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121-122, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue politique et opinion publique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le non-dit de la sociologie : du mot à la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogías políticas de los tiempos modernos : el monstruo y el todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudios políticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 (N° 1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien de Jacques Guilhaumou avec Michel Vovelle : un historien hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 40, pp.188-198. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.040.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée : un nouveau chantier pour l'histoire des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information - Association pour le développement de l'histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Année 2006, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonde vai a analise de discurso ? Em torno da noçâo de formaçâo discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 16, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, ville de tradition civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 5 (Déc. 2005), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution française à l'horizon du mouvement social : une question de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Visibilité, invisibilité, 23 (129-130), pp.155-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 113 (Sept. 2005), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo : narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ecos. Linguistica e literaturas (Cavalhada, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 3, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt anthropologue : l'esprit et le caractère moderne des Français(es) : la langue en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikas / Code - international journal of semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1-2), pp.37- 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas e la Rivoluzione francese : dall'opinione pubblica alla visibilità sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 2 (Aprile 2005), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités de surveillance et pouvoir révolutionnaire : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 18, pp.7- 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives nord-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comités de surveillance et pouvoir révolutionnaire, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La historia lingüística de los conceptos : el problema de la intencionalidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique du Père Duchesne : la marche des femmes dans les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'un dictionnaire contextuel des mots de la Révolution Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.119- 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès : l'individu et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tome LII (Fasc. N° 211), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un argument saisi dans le mouvement démocratique : la souveraineté délibérante, à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 40-41 (Fév. 2003), pp.329- 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus en analyse de discours : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 1, pp.21- 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobinisme et marxisme : le libéralisme politique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les libéralismes au regard de l'histoire, 32, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.032.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries carnavalesques en Révolution (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 69 (Juillet 2002), pp.117- 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Humboldt en français : le cheminement vers la langue dans le contexte de la culture politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Editer et lire Humboldt, N° 1, http://htl.linguist.univ-paris-diderot.fr/hel/dossiers/numero1/guilhaumou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des concepts: le contexte historique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nom propre en politique : Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire des concepts à l'histoire linguistique des usages conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (38), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.038.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Maignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300 (1), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahrf.1995.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des ‘Jacobins’ » dans l’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petitier, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la tempête : Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.203-220, 2024, Interférences, 978-2-7535-9584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04499948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et le cerveau : quelques notes de lecture de Sieyès et la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Souchay, Céline; Luciani, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité : sciences humaines et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2023, Corps &amp; âmes, 979-10-320-0458-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04101807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et l’avènement du porte-parolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayat, Samuel; Kaciaf, Nicolas; Passard, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porte-parole : fondements et métamorphoses d'un rôle politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-63, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.131326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03668618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pour… ? Innocence et vérité dans les défenses des condamnés en l’an III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa; Frétigné, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mourir en révolutionnaire (xviiie -xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études Robespierristes, pp.57-66, 2021, Etudes Revolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03590738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dit et le discours dans 'Les Mots et les Choses' : l'émergence du fonctionnalisme discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouailles, Bertrand; Petit, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault hérétique, les mots et les choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.47-74, 2019, Trajectoires philosophiques, 9782845168947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une fin des analogies : « gouvernement révolutionnaire » et « état d'exception » dans la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception politique en révolution. Pensées et pratiques (1789-1917)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2019, Changer d'époque, 979-10-240-1297-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista - Um trajeto em Análise de Discurso em torno da materialidade discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorno, Guilherme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros na Análise de Discurso: efeitos de sentidos entre continentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora da Unicamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-204, 2019, 9788526814820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa dignité&amp;quot; : humiliation et comptabilité de l’existence dans les livres de raison (Provence, XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien; Regina, Christophe; Roger, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Humiliation : droit, récits et représentations (XIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-428, 2019, POLEN - Pouvoirs, lettres, normes, 978-2-406-08601-7. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08603-1.p.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje político y la Revolución francesa : el universo discursivo de las nociones-conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wasserman, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mundo en Movimento. El concepto de Revolución en Iberoamérica y el Atlantico norte (siglos XVII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miño y Davila Editores, pp.71-102, 2019, Crisis y nacimientos, 978-84-17133-55-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02533153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement d’un historien du discours:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presenças de Michel Pêcheux: da Análise do Discurso ao Ensino.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Lucas, pp.71-102, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une phénoménologie de l’homme européen : Michel Foucault et l’exil intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin; Nouss, Alexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique hors‐sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Kimé, pp.61-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales à coups de marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berjoan, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résister corps et âme : individus et groupes sociaux face aux logiques du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.5-16, 2017, Corps et âmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : un trajet critique autour de Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso : da teoria ao ensino de Língua Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA Editores, pp.110-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme institution sociale : pour une grammaire discursive des concepts [Entretien avec Jacques Guilhaumou]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gaboriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Skornicki, Arnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire sociale des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-231, 2017, Espaces politiques, 9782757417980. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">담론 분석은 어디로 가는가 - 담론 형성의 관념을 중심으로 [= Où va l’analyse de discours ? Autour de la notion de formation de discursive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bak, Geun-Gab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어와 소통 - 의미론의 쟁점들 [= Langue et communication : les enjeux sémantiques]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sowha Publishing Co., pp.163-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation de l’événement : Michel Foucault et la généalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle; Pietri, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'incorporation des ancêtres : généalogie, construction du présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.263-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’esprit politique : de Condillac au nominalisme politique de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Aliénor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac, philosophe du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.157-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype du révolutionnaire : introduction à l'étude des Conduites politiques en l'an II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alén Garabato, Carmen ; Djordjevic Léonard, Ksenija ; Gardies, Patricia; Kis-Marck, Alexia; Lochard, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en sciences du langage et de la communication : mélanges offerts à Henri Boyer par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-66, 2016, 978-2-343-09034-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ insulte en révolution : l’affrontement droite-gauche en présence du peuple, le 31 mai 1793 à la Convention Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI ; FMSH-Diffusion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03319519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodoïska, musique lyrique et idées morales en Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-82, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire généalogique au cours des Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-462, 2015, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Savoir politique par Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.1058-1064, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, émergence et invention du concept d’Europe : la généalogie historique au fondement de l’analyse du discours européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auboussier, Julien ; Ramoneda, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en contre-discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.17-36, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-533-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'identité sociale : histoire et poétique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.19-33, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falas democráticas e poderes intermediários durante a Revolução Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courtine, Jean-Jacques; Piovezani, Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História da fala pública : uma arqueologia dos poderes do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Vozes, pp.157-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté dans la tourmente révolutionnaire : le journal d'une religieuse aixoise (1789-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courouau, François ; Pic, François ; Toreilles, Claire ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amb un fil d'amistat : mélanges offerts à Philippe Gardy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude de la littérature occitane (Toulouse), pp.547-557, 2014, 978-2-9510129-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, philosophie, langage : le problème de l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaimbault, Sylvie ; Fournier, Jean-Marie ; Raby, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques : hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éd., pp.81-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première analyse de discours sur l'Algérie : la thèse de Denise Maldidier (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d'Algérie : les mots pour la dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.241-255, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.317-331, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et justice révolutionnaire dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien ; Regina, Christophe ; Ribémont, Bernard ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture judiciaire : discours, représentations et usages de la justice du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.75-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Koselleck et le temps historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Régis ; Crivello, Maryline ; Guillon, Jean-Marie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens et l'avenir : comment les hommes du passé imaginaient leur futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.27-36, 2014, Le Temps de l'Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer la &amp;quot;langue nationale&amp;quot;: de la &amp;quot;communication politique&amp;quot; à la &amp;quot;langue commune&amp;quot; (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grinshpun, Yana ; Nyée-Doggen, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la langue française : usages, pratiques, histoire : mélanges en l'honneur de Sonia Branca-Rosoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême, extrêmes : réflexions sur Marx, le côté gauche et les Montagnards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel ; Gainot, Bernard ; Pasteur, Paul ; Serna, Pierre ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Extrême " ? Identités partisanes et stigmatisation des gauches en Europe (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et comités de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pingué, Danièle ; Rothiot, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités de surveillance : d'une création citoyenne à une institution révolutionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.125-131, 2012, Études révolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition sociologique à son origine : thèse, antithèse, synthèse, hypothèse : sociologie et philosophie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dufour, Éric ;Fischbach, Franck ;Renault, Emmanuel ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre Mendès France, dép. de philosophie (Grenoble), pp.91-106, 2012, Recherches sur la philosophie et le langage, 978-2-7116-8409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture-femme : souffrance de soi et conscience singulière du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle ; Piétri, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture, récit, trouble(s) de soi : perspectives historiques (France, XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.97-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre Panthéon : femmes et héroïsation sous la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bianchi, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros et héroïnes de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.81-95, 2012, CTHS Histoire ; 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution, une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève ; Guilhaumou, Jacques; Lambert, Karine ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.47-56, 2012, 978-2-85399-843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Clappier Marie-Thérèse et Thérèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dray-Bensousan, Renée ; Échinard, Hélène; Marand-Fouquet, Catherine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gausen (Marseille), pp.88-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of historical forms of individualization in modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Sebastián, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political concepts and time : new approaches to conceptual history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones de la Universidad de Cantabria, pp.345-368, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx, Rousseau et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenti, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.95-111, 2011, Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une co-construction discursive : Antoine Vidal, porte-parole des ouvriers dans L'Echo de la Fabrique en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azouzi, Ammar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse du discours : notions et problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sahar [Tunis], pp.145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx et la langue jacobine : un espace de traduisibilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques ; Schepens, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.51-81, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delacroix, Christian;Dosse, François ;Garcia, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographies : concepts et débats. Tome1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.720-724, 2010, Folio Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1789-1830, la nouvelle aristocratie et le peuple : la permanence de la construction de soi par contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frobert, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo de la fabrique : naissance de la presse ouvrière à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ens éditions ; Institut d'histoire du livre, pp.141-160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action politique des femmes pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle encyclopédie politique et historique des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.208-246, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Introduction] Républicanismes et droit naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belissa, Marc;Bosc, Yannick;Gauthier, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Républicanismes et droit naturel : des humanistes aux révolutions, des droits de l'homme et du citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-12, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.317-331, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stammerjohann, Harro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum : a bio-bibliographical companion to the history of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter (2nd ed., revised and enlarged), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir et traduire la violence verbale du peuple : de l'Ancien régime au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moïse, Claudine;Auger, Nathalie;Fracchiolla, Béatrice;Schultz-Romain, Christina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale. Tome 2, Des perspectives historiques aux expériences éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.55-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individuation et la temporalisation du moi au cours des Temps Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crivello, Maryline;Pelen, Jean-Noël;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individu, récit, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.119-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Du mot à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margotti, Marta;Raus, Rachele;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot à l'action : histoire et analyse linguistique de 'La France pays de mission ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.7-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de salut public d'Hébert au club des Jacobins le 21 juillet 1793. Une rhétorique de la minorité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités politiques en Révolution : 1789-1799</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.43-63, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité historique des formes d'individuation : les figures du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;Guilhaumou, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.219-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraçoes sobre a análise do discurso : um trajeto crítico em torno de Michel Pêcheux ao final dos anos 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leiser Baronas, Roberto;Komesu, Fabiana;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Michel Pêcheux : 25 anos de presença na análise do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Letras, pp.55-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la figure nominaliste du métaphysicien du « Grand Cahier métaphysique » aux « Vues analytiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quiviger, Pierre-Yves; Denis, Vincent; Salem, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de Sieyès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.241-254, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de sentido e visibilidade social : co-construçao discursiva o espaço de co-produçao no trabalho do pesquisador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indursky, Freda;Leandro Ferreira, Maria Cristina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso no Brasil: : mapeando conceitos, confrontando limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claraluz, pp.199-206, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets culturels dans la tourmente révolutionnaire en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buti, Gilbert ; Carol, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements, croyances et mémoires : Europe méridionale XV-XXe siècle : études offertes à Régis Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.183-190, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de coproduction dans le travail du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacot, Paul;Rémi-Giraud, Sylvianne;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'espace et conflictualité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.315-320, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo: narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baronas, Roberto Leiser;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do Discurso : apontamentos para uma história da noção-conceito de formação discursiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro &amp; João Editores, pp.105-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues analytiques (Des forces simples) / Sieyès - [transcription présentation et annotation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des manuscrits de Sieyès 1770-1815. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.577-697, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès métaphysicien : une philosophie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-192, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Linguistique et histoire ; Skinner ; Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesure, Sylvie;Savidan, Patrick;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.722-723, 1085-1086, 1225, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri patriotique de Marseille républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.83-134, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du nom de Langue française, au XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vergès, Pierrette; Ramognino, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français hier et aujourd'hui : politiques de la langue et apprentissages scolaires [études offertes à Viviane Isambert-Jamati]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.109-127, 2005, Langues et écritures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monstres dans l'ordre social : généalogies du 'monstre en politique', de Machiavel à Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol, Anne; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 'monstre' humain : imaginaire et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.179-190, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique : des notions-concepts en usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Jean-Clément;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution à l'oeuvre : perspectives actuelles dans l'histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-138, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Cambridge (Ecole de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.130-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration philosophique de la mort pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelen, Jean-Noël; Carol, Ann ; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les narrations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-en-Provence, pp.51-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.107-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en Révolution : Action ; Emeute, Révolte ; Révolution, Mouvement ; Insurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie comprise) et aux Amériques de 1773 à 1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-203, 2004, CAPES / Agrégation, 9782729821494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernos, Marcel;Bitton, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes familles filiations : société et histoire [en hommage à Yvonne Knibiehler]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.13- 20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point fixe de l'opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandez Sebastian, Javier;Chassin, Joëlle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avènement de l'opinion publique : Europe et Amérique, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.109- 122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit construit ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mésini, Jean-Noël Pelen, Jacques Guilhaumou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.269- 302, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime ‘héroïque&amp;quot; de Charlotte Corday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guilhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.149-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou L'avènement de la métaphysique politique : Sieyès et le nominalisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Kaufmann, Laurence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'Ecole des hautes études en sciences sociales, pp.201- 226, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's political action during the French Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and historical encyclopedia of women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71- 88, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De société à socialisme : l'invention néologique et son contexte discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Branca-Rosoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.143- 180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte und Sprachwissenschaft : Wege und Stationen in der analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller, Reiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch sozialwissenschaftliche Diskursanalyse. Band 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.19-65, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la langue de l'économie politique : un manuscrit inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.83- 116, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et l'intelligence politique des français : autour de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne [organisée par la Société des études robespierristes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.169- 184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrousses, Hélène; Peloille, Bernard; Raulet, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.49- 56, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Sieyès : l'intelligence politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindorfer, Bettina; Naguschewski, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel : zur Sprache : Beiträge zur Geschichte des europäischen Sprachdenkens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.263- 272, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordre divin à l'ordre social : aux origines du concept de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donzel, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cohésion sociale et territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.5- 18, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire linguistique des usages conceptuels à l'épreuve des événements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bödeker, Hans Erich;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte, Diskursgeschichte, Metapherngeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein-Verl., pp.123- 158, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Histoire/discours ; Archive/configuration ; Trajet thématique ; Evénement discursif/linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charaudeau, Patrick; Maingueneau, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des mots : on dit, nouvelles et dialogues dans la presse révolutionnaire (1791-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel;Crépin, Annie;Gainot, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le sabre : volume d'hommages offerts à Jean-Paul Bertaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.101- 110, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique des porte-parole (1789-1792) : le cas Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrel, Eric;Sermain, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une expérience rhétorique : l'éloquence de la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.221- 229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le moi. De la dignité sociale à la duperie mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Giovannoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la duperie de soi, A.Giovannoni éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.43-62., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. Autour de Renée Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’institution des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les archives des comités de surveillance des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guillhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes entre ombre et lumière : recherches sur la visibilité sociale, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.247-259, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices ou victimes de la Terreur ? Surveillance et répression dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de la Terreur, 1793-1794</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Rouen, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Sieyès, les idéologues et la 'Grammaire générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologie – Grammaire générale – Écoles centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Tübingen, Allemagne. pp.278-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Révolution : un mode de subversion du récit historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations : masculin et féminin, du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265- 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations. Masculin et féminin, du Moyen-Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’organisation ‘autonome‘ des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face au(x) pouvoir(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales des Bouches-du-Rhône, Feb 2000, Marseille, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02637935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l'organisation 'autonome' des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, face au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marseille, France. pp.82- 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A extensão da lógica da análise do discurso brasileira na tradução da análise do discurso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes e heranças da análise do discurso no/do Brasil entre teorias e territórios,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05241585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique : approche bibliographique [Exposition virtuelle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’Europe au prisme de la généalogie de la langue. Autour de Michel Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://mshs.unice.fr/?p=3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra linguistica e storia: incroci metodologici e percorsi di ricerca [Interventi di Jean-Philippe Genet, Michele A. Cortelazzo, Jacques Guilhaumou, Pietro Trifone, Marta Margotti, Rachele Raus, Francesca Socrate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cortelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.285-334. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1409/73533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le discours et l'histoire chez Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wellisson Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.671‑693. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1981-57942013000200014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la nouvelle édition de Marxisme et philosophe du langage par Patrick Sériot [Note de lecture critique : Volisinov-Bakhtine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition/transitions : du politique au littéraire (XVIème siècle - XIXème siècle) [article n°3 de : Transition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la duperie de soi : de Rousseau à Sieyès [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie allemande et Révolution Française, un espace de traductibilité politique [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terreur [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marat [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. L’univers discursif des notions-concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique en usages (XIVe-XIXe siècles) [N° 113 de : Langage & Société ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, pp.168, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions [N°69 de : Mots, les langages du politique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.169, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Engel, Die Schweizerische Amazone (1821, 1825, 1828) : artifices mémoriels et écriture du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05438711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur de Strawson : l’énonciation à l’horizon de l’acte de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13qvy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05033398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès, lecteur de Condillac et critique de ‘l’école de Condillac’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur d’Austin (Tunis, 1967) : thématiser le matériau analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03830612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du métalangage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dominique Isoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123EA604"/>
+    <w:nsid w:val="414C8962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-guilhaumou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026908204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dermenjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Giovannoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.11079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.guilh.2002.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04718612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.2.105418" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04713079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.417.0243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04465379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04223648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3616" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04515755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.022.0053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03255644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03666848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03983669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K59NZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K8QKHF21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02401920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1866" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.064.0208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ramoneda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.033.0163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.233.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19875" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott Christofferson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.18903" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187465608X363445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2262" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.040.0188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420272v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.032.0109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.038.0105" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1995.1789" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04499948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04101807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03668618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03590738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02275569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?p=14917" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02402177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraunicamp.com.br/produto_detalhe.asp?id=1199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02533153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03770102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berjoan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18713" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03319519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5355" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994290v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789407v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709412v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753486v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753495v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dom&#232;nech" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357869v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357870v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277469v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277468v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195776v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138357v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420661v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572901v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420664v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537363v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357872v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02637935v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05241585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152169v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Socrate" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cortelazzo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/73533" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907324v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellisson Marques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-57942013000200014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753302v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207980v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02525667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05033398v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qvy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04220526v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03830612v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823487v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-guilhaumou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026908204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dermenjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Giovannoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.11079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.guilh.2002.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05585931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.024.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04718612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.2.105418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04713079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.417.0243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04465379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04223648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3616" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04515755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.022.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03255644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03666848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03983669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K59NZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K8QKHF21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02401920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1866" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.064.0208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ramoneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.033.0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.233.0165" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19875" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott Christofferson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.18903" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187465608X363445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.040.0188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.032.0109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.038.0105" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1995.1789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04499948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04101807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03668618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03590738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02402177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02275569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?p=14917" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraunicamp.com.br/produto_detalhe.asp?id=1199" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02533153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03770102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berjoan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18713" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03319519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753462v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544308v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dom&#232;nech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357869v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357868v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195776v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195775v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138357v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572901v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420285v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420279v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02637935v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05241585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Socrate" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cortelazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/73533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellisson Marques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-57942013000200014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207981v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02525667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05033398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qvy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04220526v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03830612v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823487v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>