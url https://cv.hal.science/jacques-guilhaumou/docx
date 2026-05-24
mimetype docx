--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Guilhaumou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026908204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">sur le site de Triangle UMR 5206</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition et ordre social chez Sieyès : penser les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, 290, 2018, Philosophies en cours, Charrié, Béatrice, 978-2-84174-892-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.332, 2015, Penser le genre, 978-2853999908. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.35558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la nostalgie : l'utopie concrète de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.130, 2013, Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451, 2012, 978-2-84788-346-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.180, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.203, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder materno en el Mediterráneo : mitos y representaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milenio, pp.119, 2010, 978-84-9743-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso ed evento : per una storia linguistica delle idee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne, pp.281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingüística e história : percursos analíticos de acontecimentos discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro &amp; João Editores, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, pp.252, 2008, 978-2-84174-451-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance maternelle en Méditerranée : mythes et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud ; MMSH ; Barzakh, pp.168, 2008, 978-2-7427-8073-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, pp.249, 2006, 978-2-7453-1447-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et événement : l'histoire langagière des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.239, 2006, 978-2-84867-147-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, pp.384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Ecole des hautes études en sciences sociales, pp.308, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.11079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, 2004, Monde contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publisud, pp.236, 2004, L'Europe au fil des siècles, 2-86600-981-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne Organisée par la Société des études robespierristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des études robespierristes, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et l'ordre de la langue : l'invention de la politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.235, 2002, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kime.guilh.2002.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française : de l'événement à la raison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridiens Klincksieck. pp.212, 1989, 2-86563-216-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire la liberté et l’égalité, c’est faire la langue du peuple souverain : le style plébéien de Gracchus Babeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (24), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05585931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Armin Nassehi, Gesellschaftliche Grundbegriffe. Ein Glossar der öffentlichen Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.2.105418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Angelo Odore. Rivoluzionari in movimento. Ripensare la Rivoluzione francese a Marsiglia tramite la spatial analysis. Roma, Aracne, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417 (2024/3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ahrf.417.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04713079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et linguistique : l'enjeu éthique de l’événement discursif : la parole des sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (21), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04465379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Le choc historique des déductions temporelles : à propos de &amp;quot;La France d’Antonio Gramsci, sous la dir. de Romain Descendre et Jean-Claude Zancarini, Lyon, ENS Éditions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le carambolage des temps, 2023 (23), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04223648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la métaphysique de l’évidence : un parcours bibliographique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La couleur de la vérité ? L’évidence au tournant des Lumières, 22, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.022.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04515755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin (1939-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wahnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vovelle. Une biographie intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-2 (404), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03255644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les énoncés du &amp;quot;Vrai débat&amp;quot;: l'éthique fédéraliste des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le langage engagé. Perspectives politiques critiques en sciences sociales du langage., 50 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.17309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03666848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique (Tunis, 1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements, 50-1, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.15988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03983669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Skornicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Chantal Jaquet et Gérard Bras éd., La fabrique des transclasses, Paris, PUF, 2018, 279 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du dialogue. Michel Vovelle (1933-2018),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Cécile Canut, Felix Danos, Manon Him-Aquilli, Caroline Panis, Le langage, une pratique sociale. Éléments d’une sociolinguistique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.32405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail réflexif du discours et l’ontologie historique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'historien et les langues, 19, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02401920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bianchi, Marat. « L’Ami du peuple », Paris, Belin, 2017, 410 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et le moment dynastique: de l'Ancien Régime à la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, Robespierre, Fayard, 2014, 458 pages ; Jean-Clément Martin, Robespierre. La fabrication d’un monstre, Perrin, 2016, 364 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.064.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet, Individualisme. Une enquête sur les sources du mot, CNRS Editions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Israel, The Expanding Blaze. How the American Revolution Ignited the World, 1775-1848 [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnalisme discursif de Michel Foucault : le temps de la dynastique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policromias : revista de estudos do discorso, imagem e som (Labedis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et grammaire de la lutte de classes. Marx, Gramsci, Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.058.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique du récit de soi : Michel Foucault et la généalogie historique des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista: memorias de mayo del 68. Pensar el passado para interpelard el presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Ramoneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maleta de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et l'ordre du corps : langue, sujet, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista electrônica de estudos do discurso e do corpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : trajet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir un objet en révolution : une réalité conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'agentivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agency : un concept opératoire dans les études de genre ?, 41, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel-Joseph Sieyès. Volonté-Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.163-182. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi nous sommes qui nous sommes dans le Mississipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires d'un étudiant en mai 1968 : le flux des manifestations et le protagoniste de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 233, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.233.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ‘pelle au cul », et autres joyeusetés langagières au temps du carnaval proscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Entre scatologie et fantasmes sexuels, le cul et son imaginaire, 361, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.11680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la Révolution française : aperçu d'ensemble d'un trajet de recherche (1980-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la relecture de l'histoire de la Révolution française par François Furet [Regards croisés]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scott Christofferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 360, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modérer la langue politique à l'extrême : les journalistes remarqueurs au début de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 357, pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robespierre et la formation de l'esprit politique au cours des années 1780 : pour une ontologie historique du discours robespierriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 89, pp.125-127. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.18903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogias políticas dos tempos modernos : o monstro e o todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguasagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 7, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968's paradoxical topicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes du politique : language and sociability in France from the fourteenth to the nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to the history of concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.137-159. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187465608X363445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saussure à Sieyès, vues analytiques sur l'emprunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de discours au prisme de l'approche habermasienne de l'espace public contemporain : note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tournon, un journaliste patriote à l'épreuve des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 351, pp.3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.044.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée des Lumières : le travail naturel de l'esprit : synthèse [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution Française.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit de l'idéologie : l'invention de la chose et du mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 43, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;peuple&amp;quot; à &amp;quot;prolétaire(s)&amp;quot; : Antoine Vidal, porte-parole des ouvriers dans &amp;quot;L'Echo de la Fabrique&amp;quot; en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours du côté de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121-122, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue politique et opinion publique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le non-dit de la sociologie : du mot à la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogías políticas de los tiempos modernos : el monstruo y el todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudios políticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 (N° 1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien de Jacques Guilhaumou avec Michel Vovelle : un historien hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 40, pp.188-198. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.040.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée : un nouveau chantier pour l'histoire des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information - Association pour le développement de l'histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Année 2006, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonde vai a analise de discurso ? Em torno da noçâo de formaçâo discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 16, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, ville de tradition civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 5 (Déc. 2005), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution française à l'horizon du mouvement social : une question de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Visibilité, invisibilité, 23 (129-130), pp.155-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 113 (Sept. 2005), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo : narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ecos. Linguistica e literaturas (Cavalhada, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 3, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt anthropologue : l'esprit et le caractère moderne des Français(es) : la langue en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikas / Code - international journal of semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1-2), pp.37- 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas e la Rivoluzione francese : dall'opinione pubblica alla visibilità sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 2 (Aprile 2005), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités de surveillance et pouvoir révolutionnaire : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 18, pp.7- 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives nord-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comités de surveillance et pouvoir révolutionnaire, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La historia lingüística de los conceptos : el problema de la intencionalidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique du Père Duchesne : la marche des femmes dans les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'un dictionnaire contextuel des mots de la Révolution Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.119- 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès : l'individu et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tome LII (Fasc. N° 211), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un argument saisi dans le mouvement démocratique : la souveraineté délibérante, à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 40-41 (Fév. 2003), pp.329- 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus en analyse de discours : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 1, pp.21- 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobinisme et marxisme : le libéralisme politique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les libéralismes au regard de l'histoire, 32, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.032.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries carnavalesques en Révolution (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 69 (Juillet 2002), pp.117- 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Humboldt en français : le cheminement vers la langue dans le contexte de la culture politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Editer et lire Humboldt, N° 1, http://htl.linguist.univ-paris-diderot.fr/hel/dossiers/numero1/guilhaumou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des concepts: le contexte historique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nom propre en politique : Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire des concepts à l'histoire linguistique des usages conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (38), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.038.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Maignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300 (1), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahrf.1995.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des ‘Jacobins’ » dans l’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petitier, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la tempête : Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.203-220, 2024, Interférences, 978-2-7535-9584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04499948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et le cerveau : quelques notes de lecture de Sieyès et la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Souchay, Céline; Luciani, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité : sciences humaines et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2023, Corps &amp; âmes, 979-10-320-0458-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04101807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et l’avènement du porte-parolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayat, Samuel; Kaciaf, Nicolas; Passard, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porte-parole : fondements et métamorphoses d'un rôle politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-63, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.131326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03668618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pour… ? Innocence et vérité dans les défenses des condamnés en l’an III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa; Frétigné, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mourir en révolutionnaire (xviiie -xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études Robespierristes, pp.57-66, 2021, Etudes Revolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03590738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dit et le discours dans 'Les Mots et les Choses' : l'émergence du fonctionnalisme discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouailles, Bertrand; Petit, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault hérétique, les mots et les choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.47-74, 2019, Trajectoires philosophiques, 9782845168947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une fin des analogies : « gouvernement révolutionnaire » et « état d'exception » dans la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception politique en révolution. Pensées et pratiques (1789-1917)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2019, Changer d'époque, 979-10-240-1297-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista - Um trajeto em Análise de Discurso em torno da materialidade discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorno, Guilherme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros na Análise de Discurso: efeitos de sentidos entre continentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora da Unicamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-204, 2019, 9788526814820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa dignité&amp;quot; : humiliation et comptabilité de l’existence dans les livres de raison (Provence, XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien; Regina, Christophe; Roger, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Humiliation : droit, récits et représentations (XIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-428, 2019, POLEN - Pouvoirs, lettres, normes, 978-2-406-08601-7. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08603-1.p.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje político y la Revolución francesa : el universo discursivo de las nociones-conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wasserman, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mundo en Movimento. El concepto de Revolución en Iberoamérica y el Atlantico norte (siglos XVII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miño y Davila Editores, pp.71-102, 2019, Crisis y nacimientos, 978-84-17133-55-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02533153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement d’un historien du discours:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presenças de Michel Pêcheux: da Análise do Discurso ao Ensino.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Lucas, pp.71-102, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une phénoménologie de l’homme européen : Michel Foucault et l’exil intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin; Nouss, Alexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique hors‐sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Kimé, pp.61-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales à coups de marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berjoan, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résister corps et âme : individus et groupes sociaux face aux logiques du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.5-16, 2017, Corps et âmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : un trajet critique autour de Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso : da teoria ao ensino de Língua Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA Editores, pp.110-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme institution sociale : pour une grammaire discursive des concepts [Entretien avec Jacques Guilhaumou]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gaboriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Skornicki, Arnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire sociale des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-231, 2017, Espaces politiques, 9782757417980. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">담론 분석은 어디로 가는가 - 담론 형성의 관념을 중심으로 [= Où va l’analyse de discours ? Autour de la notion de formation de discursive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bak, Geun-Gab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어와 소통 - 의미론의 쟁점들 [= Langue et communication : les enjeux sémantiques]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sowha Publishing Co., pp.163-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation de l’événement : Michel Foucault et la généalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle; Pietri, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'incorporation des ancêtres : généalogie, construction du présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.263-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’esprit politique : de Condillac au nominalisme politique de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Aliénor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac, philosophe du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.157-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype du révolutionnaire : introduction à l'étude des Conduites politiques en l'an II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alén Garabato, Carmen ; Djordjevic Léonard, Ksenija ; Gardies, Patricia; Kis-Marck, Alexia; Lochard, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en sciences du langage et de la communication : mélanges offerts à Henri Boyer par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-66, 2016, 978-2-343-09034-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ insulte en révolution : l’affrontement droite-gauche en présence du peuple, le 31 mai 1793 à la Convention Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI ; FMSH-Diffusion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03319519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodoïska, musique lyrique et idées morales en Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-82, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire généalogique au cours des Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-462, 2015, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Savoir politique par Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.1058-1064, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, émergence et invention du concept d’Europe : la généalogie historique au fondement de l’analyse du discours européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auboussier, Julien ; Ramoneda, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en contre-discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.17-36, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-533-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'identité sociale : histoire et poétique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.19-33, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falas democráticas e poderes intermediários durante a Revolução Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courtine, Jean-Jacques; Piovezani, Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História da fala pública : uma arqueologia dos poderes do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Vozes, pp.157-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté dans la tourmente révolutionnaire : le journal d'une religieuse aixoise (1789-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courouau, François ; Pic, François ; Toreilles, Claire ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amb un fil d'amistat : mélanges offerts à Philippe Gardy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude de la littérature occitane (Toulouse), pp.547-557, 2014, 978-2-9510129-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, philosophie, langage : le problème de l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaimbault, Sylvie ; Fournier, Jean-Marie ; Raby, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques : hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éd., pp.81-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première analyse de discours sur l'Algérie : la thèse de Denise Maldidier (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d'Algérie : les mots pour la dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.241-255, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.317-331, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et justice révolutionnaire dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien ; Regina, Christophe ; Ribémont, Bernard ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture judiciaire : discours, représentations et usages de la justice du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.75-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Koselleck et le temps historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Régis ; Crivello, Maryline ; Guillon, Jean-Marie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens et l'avenir : comment les hommes du passé imaginaient leur futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.27-36, 2014, Le Temps de l'Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer la &amp;quot;langue nationale&amp;quot;: de la &amp;quot;communication politique&amp;quot; à la &amp;quot;langue commune&amp;quot; (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grinshpun, Yana ; Nyée-Doggen, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la langue française : usages, pratiques, histoire : mélanges en l'honneur de Sonia Branca-Rosoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême, extrêmes : réflexions sur Marx, le côté gauche et les Montagnards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel ; Gainot, Bernard ; Pasteur, Paul ; Serna, Pierre ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Extrême " ? Identités partisanes et stigmatisation des gauches en Europe (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et comités de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pingué, Danièle ; Rothiot, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités de surveillance : d'une création citoyenne à une institution révolutionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.125-131, 2012, Études révolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition sociologique à son origine : thèse, antithèse, synthèse, hypothèse : sociologie et philosophie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dufour, Éric ;Fischbach, Franck ;Renault, Emmanuel ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre Mendès France, dép. de philosophie (Grenoble), pp.91-106, 2012, Recherches sur la philosophie et le langage, 978-2-7116-8409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture-femme : souffrance de soi et conscience singulière du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle ; Piétri, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture, récit, trouble(s) de soi : perspectives historiques (France, XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.97-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre Panthéon : femmes et héroïsation sous la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bianchi, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros et héroïnes de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.81-95, 2012, CTHS Histoire ; 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution, une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève ; Guilhaumou, Jacques; Lambert, Karine ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.47-56, 2012, 978-2-85399-843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Clappier Marie-Thérèse et Thérèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dray-Bensousan, Renée ; Échinard, Hélène; Marand-Fouquet, Catherine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gausen (Marseille), pp.88-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of historical forms of individualization in modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Sebastián, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political concepts and time : new approaches to conceptual history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones de la Universidad de Cantabria, pp.345-368, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx, Rousseau et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenti, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.95-111, 2011, Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une co-construction discursive : Antoine Vidal, porte-parole des ouvriers dans L'Echo de la Fabrique en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azouzi, Ammar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse du discours : notions et problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sahar [Tunis], pp.145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx et la langue jacobine : un espace de traduisibilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques ; Schepens, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.51-81, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delacroix, Christian;Dosse, François ;Garcia, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographies : concepts et débats. Tome1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.720-724, 2010, Folio Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1789-1830, la nouvelle aristocratie et le peuple : la permanence de la construction de soi par contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frobert, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo de la fabrique : naissance de la presse ouvrière à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ens éditions ; Institut d'histoire du livre, pp.141-160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action politique des femmes pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle encyclopédie politique et historique des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.208-246, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Introduction] Républicanismes et droit naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belissa, Marc;Bosc, Yannick;Gauthier, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Républicanismes et droit naturel : des humanistes aux révolutions, des droits de l'homme et du citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-12, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.317-331, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stammerjohann, Harro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum : a bio-bibliographical companion to the history of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter (2nd ed., revised and enlarged), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir et traduire la violence verbale du peuple : de l'Ancien régime au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moïse, Claudine;Auger, Nathalie;Fracchiolla, Béatrice;Schultz-Romain, Christina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale. Tome 2, Des perspectives historiques aux expériences éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.55-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individuation et la temporalisation du moi au cours des Temps Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crivello, Maryline;Pelen, Jean-Noël;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individu, récit, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.119-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Du mot à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margotti, Marta;Raus, Rachele;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot à l'action : histoire et analyse linguistique de 'La France pays de mission ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.7-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de salut public d'Hébert au club des Jacobins le 21 juillet 1793. Une rhétorique de la minorité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités politiques en Révolution : 1789-1799</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.43-63, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité historique des formes d'individuation : les figures du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;Guilhaumou, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.219-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraçoes sobre a análise do discurso : um trajeto crítico em torno de Michel Pêcheux ao final dos anos 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leiser Baronas, Roberto;Komesu, Fabiana;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Michel Pêcheux : 25 anos de presença na análise do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Letras, pp.55-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la figure nominaliste du métaphysicien du « Grand Cahier métaphysique » aux « Vues analytiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quiviger, Pierre-Yves; Denis, Vincent; Salem, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de Sieyès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.241-254, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de sentido e visibilidade social : co-construçao discursiva o espaço de co-produçao no trabalho do pesquisador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indursky, Freda;Leandro Ferreira, Maria Cristina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso no Brasil: : mapeando conceitos, confrontando limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claraluz, pp.199-206, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets culturels dans la tourmente révolutionnaire en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buti, Gilbert ; Carol, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements, croyances et mémoires : Europe méridionale XV-XXe siècle : études offertes à Régis Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.183-190, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de coproduction dans le travail du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacot, Paul;Rémi-Giraud, Sylvianne;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'espace et conflictualité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.315-320, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo: narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baronas, Roberto Leiser;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do Discurso : apontamentos para uma história da noção-conceito de formação discursiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro &amp; João Editores, pp.105-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues analytiques (Des forces simples) / Sieyès - [transcription présentation et annotation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des manuscrits de Sieyès 1770-1815. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.577-697, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès métaphysicien : une philosophie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-192, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Linguistique et histoire ; Skinner ; Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesure, Sylvie;Savidan, Patrick;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.722-723, 1085-1086, 1225, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri patriotique de Marseille républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.83-134, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du nom de Langue française, au XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vergès, Pierrette; Ramognino, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français hier et aujourd'hui : politiques de la langue et apprentissages scolaires [études offertes à Viviane Isambert-Jamati]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.109-127, 2005, Langues et écritures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monstres dans l'ordre social : généalogies du 'monstre en politique', de Machiavel à Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol, Anne; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 'monstre' humain : imaginaire et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.179-190, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique : des notions-concepts en usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Jean-Clément;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution à l'oeuvre : perspectives actuelles dans l'histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-138, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Cambridge (Ecole de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.130-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration philosophique de la mort pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelen, Jean-Noël; Carol, Ann ; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les narrations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-en-Provence, pp.51-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.107-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en Révolution : Action ; Emeute, Révolte ; Révolution, Mouvement ; Insurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie comprise) et aux Amériques de 1773 à 1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-203, 2004, CAPES / Agrégation, 9782729821494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernos, Marcel;Bitton, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes familles filiations : société et histoire [en hommage à Yvonne Knibiehler]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.13- 20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point fixe de l'opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandez Sebastian, Javier;Chassin, Joëlle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avènement de l'opinion publique : Europe et Amérique, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.109- 122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit construit ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mésini, Jean-Noël Pelen, Jacques Guilhaumou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.269- 302, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime ‘héroïque&amp;quot; de Charlotte Corday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guilhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.149-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou L'avènement de la métaphysique politique : Sieyès et le nominalisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Kaufmann, Laurence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'Ecole des hautes études en sciences sociales, pp.201- 226, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's political action during the French Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and historical encyclopedia of women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71- 88, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De société à socialisme : l'invention néologique et son contexte discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Branca-Rosoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.143- 180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte und Sprachwissenschaft : Wege und Stationen in der analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller, Reiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch sozialwissenschaftliche Diskursanalyse. Band 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.19-65, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la langue de l'économie politique : un manuscrit inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.83- 116, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et l'intelligence politique des français : autour de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne [organisée par la Société des études robespierristes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.169- 184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrousses, Hélène; Peloille, Bernard; Raulet, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.49- 56, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Sieyès : l'intelligence politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindorfer, Bettina; Naguschewski, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel : zur Sprache : Beiträge zur Geschichte des europäischen Sprachdenkens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.263- 272, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordre divin à l'ordre social : aux origines du concept de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donzel, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cohésion sociale et territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.5- 18, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire linguistique des usages conceptuels à l'épreuve des événements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bödeker, Hans Erich;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte, Diskursgeschichte, Metapherngeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein-Verl., pp.123- 158, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Histoire/discours ; Archive/configuration ; Trajet thématique ; Evénement discursif/linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charaudeau, Patrick; Maingueneau, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des mots : on dit, nouvelles et dialogues dans la presse révolutionnaire (1791-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel;Crépin, Annie;Gainot, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le sabre : volume d'hommages offerts à Jean-Paul Bertaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.101- 110, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique des porte-parole (1789-1792) : le cas Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrel, Eric;Sermain, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une expérience rhétorique : l'éloquence de la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.221- 229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le moi. De la dignité sociale à la duperie mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Giovannoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la duperie de soi, A.Giovannoni éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.43-62., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. Autour de Renée Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’institution des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les archives des comités de surveillance des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guillhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes entre ombre et lumière : recherches sur la visibilité sociale, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.247-259, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices ou victimes de la Terreur ? Surveillance et répression dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de la Terreur, 1793-1794</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Rouen, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Sieyès, les idéologues et la 'Grammaire générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologie – Grammaire générale – Écoles centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Tübingen, Allemagne. pp.278-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Révolution : un mode de subversion du récit historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations : masculin et féminin, du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265- 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations. Masculin et féminin, du Moyen-Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’organisation ‘autonome‘ des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face au(x) pouvoir(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales des Bouches-du-Rhône, Feb 2000, Marseille, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02637935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l'organisation 'autonome' des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, face au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marseille, France. pp.82- 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A extensão da lógica da análise do discurso brasileira na tradução da análise do discurso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes e heranças da análise do discurso no/do Brasil entre teorias e territórios,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05241585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique : approche bibliographique [Exposition virtuelle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’Europe au prisme de la généalogie de la langue. Autour de Michel Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://mshs.unice.fr/?p=3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra linguistica e storia: incroci metodologici e percorsi di ricerca [Interventi di Jean-Philippe Genet, Michele A. Cortelazzo, Jacques Guilhaumou, Pietro Trifone, Marta Margotti, Rachele Raus, Francesca Socrate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cortelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.285-334. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1409/73533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le discours et l'histoire chez Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wellisson Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.671‑693. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1981-57942013000200014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la nouvelle édition de Marxisme et philosophe du langage par Patrick Sériot [Note de lecture critique : Volisinov-Bakhtine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition/transitions : du politique au littéraire (XVIème siècle - XIXème siècle) [article n°3 de : Transition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la duperie de soi : de Rousseau à Sieyès [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie allemande et Révolution Française, un espace de traductibilité politique [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terreur [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marat [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. L’univers discursif des notions-concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique en usages (XIVe-XIXe siècles) [N° 113 de : Langage & Société ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, pp.168, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions [N°69 de : Mots, les langages du politique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.169, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Engel, Die Schweizerische Amazone (1821, 1825, 1828) : artifices mémoriels et écriture du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05438711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur de Strawson : l’énonciation à l’horizon de l’acte de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13qvy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05033398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès, lecteur de Condillac et critique de ‘l’école de Condillac’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur d’Austin (Tunis, 1967) : thématiser le matériau analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03830612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du métalangage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dominique Isoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Guilhaumou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026908204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">sur le site de Triangle UMR 5206</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition et ordre social chez Sieyès : penser les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, 290, 2018, Philosophies en cours, Charrié, Béatrice, 978-2-84174-892-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Montenach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.332, 2015, Penser le genre, 978-2853999908. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.35558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la nostalgie : l'utopie concrète de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.130, 2013, Annales littéraires de l'Université de Besançon. Série linguistique et sémiotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451, 2012, 978-2-84788-346-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.180, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schepens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.203, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder materno en el Mediterráneo : mitos y representaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milenio, pp.119, 2010, 978-84-9743-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso ed evento : per una storia linguistica delle idee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne, pp.281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingüística e história : percursos analíticos de acontecimentos discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro &amp; João Editores, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Kimé, pp.252, 2008, 978-2-84174-451-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance maternelle en Méditerranée : mythes et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud ; MMSH ; Barzakh, pp.168, 2008, 978-2-7427-8073-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, pp.249, 2006, 978-2-7453-1447-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et événement : l'histoire langagière des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.239, 2006, 978-2-84867-147-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, pp.384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Ecole des hautes études en sciences sociales, pp.308, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.11079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mésini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Pelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, 2004, Monde contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publisud, pp.236, 2004, L'Europe au fil des siècles, 2-86600-981-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne Organisée par la Société des études robespierristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des études robespierristes, pp.193, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et l'ordre de la langue : l'invention de la politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.235, 2002, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kime.guilh.2002.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française : de l'événement à la raison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridiens Klincksieck. pp.212, 1989, 2-86563-216-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire la liberté et l’égalité, c’est faire la langue du peuple souverain : le style plébéien de Gracchus Babeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (24), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05585931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Armin Nassehi, Gesellschaftliche Grundbegriffe. Ein Glossar der öffentlichen Rede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.2.105418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et linguistique : l'enjeu éthique de l’événement discursif : la parole des sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (21), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.13159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04465379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Angelo Odore. Rivoluzionari in movimento. Ripensare la Rivoluzione francese a Marsiglia tramite la spatial analysis. Roma, Aracne, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417 (2024/3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ahrf.417.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04713079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Le choc historique des déductions temporelles : à propos de &amp;quot;La France d’Antonio Gramsci, sous la dir. de Romain Descendre et Jean-Claude Zancarini, Lyon, ENS Éditions, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le carambolage des temps, 2023 (23), pp.208-211. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.3616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04223648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la métaphysique de l’évidence : un parcours bibliographique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La couleur de la vérité ? L’évidence au tournant des Lumières, 22, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ora.022.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04515755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin (1939-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wahnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03598256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vovelle. Une biographie intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-2 (404), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03255644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les énoncés du &amp;quot;Vrai débat&amp;quot;: l'éthique fédéraliste des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le langage engagé. Perspectives politiques critiques en sciences sociales du langage., 50 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.17309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03666848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique (Tunis, 1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sources, itinéraires et prolongements, 50-1, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.15988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03983669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Skornicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Chantal Jaquet et Gérard Bras éd., La fabrique des transclasses, Paris, PUF, 2018, 279 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du dialogue. Michel Vovelle (1933-2018),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Cécile Canut, Felix Danos, Manon Him-Aquilli, Caroline Panis, Le langage, une pratique sociale. Éléments d’une sociolinguistique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.32405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail réflexif du discours et l’ontologie historique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'historien et les langues, 19, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02401920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bianchi, Marat. « L’Ami du peuple », Paris, Belin, 2017, 410 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et le moment dynastique: de l'Ancien Régime à la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, Robespierre, Fayard, 2014, 458 pages ; Jean-Clément Martin, Robespierre. La fabrication d’un monstre, Perrin, 2016, 364 pages [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.064.0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet, Individualisme. Une enquête sur les sources du mot, CNRS Editions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Israel, The Expanding Blaze. How the American Revolution Ignited the World, 1775-1848 [CR de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnalisme discursif de Michel Foucault : le temps de la dynastique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policromias : revista de estudos do discorso, imagem e som (Labedis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et grammaire de la lutte de classes. Marx, Gramsci, Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.76-92. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.058.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique du récit de soi : Michel Foucault et la généalogie historique des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista: memorias de mayo del 68. Pensar el passado para interpelard el presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Ramoneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maleta de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et l'ordre du corps : langue, sujet, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista electrônica de estudos do discurso e do corpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.32-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : trajet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir un objet en révolution : une réalité conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du concept d'agentivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agency : un concept opératoire dans les études de genre ?, 41, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rives.4108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel-Joseph Sieyès. Volonté-Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.163-182. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip.033.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00604476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi nous sommes qui nous sommes dans le Mississipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.8782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires d'un étudiant en mai 1968 : le flux des manifestations et le protagoniste de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 233, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.233.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ‘pelle au cul », et autres joyeusetés langagières au temps du carnaval proscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Entre scatologie et fantasmes sexuels, le cul et son imaginaire, 361, pp.33-52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.11680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la Révolution française : aperçu d'ensemble d'un trajet de recherche (1980-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la relecture de l'histoire de la Révolution française par François Furet [Regards croisés]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scott Christofferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° 360, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modérer la langue politique à l'extrême : les journalistes remarqueurs au début de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 357, pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogias políticas dos tempos modernos : o monstro e o todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguasagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 7, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robespierre et la formation de l'esprit politique au cours des années 1780 : pour une ontologie historique du discours robespierriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 89, pp.125-127. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.18903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1968's paradoxical topicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes du politique : language and sociability in France from the fourteenth to the nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to the history of concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (N° 2), pp.137-159. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187465608X363445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saussure à Sieyès, vues analytiques sur l'emprunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de discours au prisme de l'approche habermasienne de l'espace public contemporain : note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tournon, un journaliste patriote à l'épreuve des principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 351, pp.3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.044.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée des Lumières : le travail naturel de l'esprit : synthèse [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution Française.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-dit de l'idéologie : l'invention de la chose et du mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 43, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;peuple&amp;quot; à &amp;quot;prolétaire(s)&amp;quot; : Antoine Vidal, porte-parole des ouvriers dans &amp;quot;L'Echo de la Fabrique&amp;quot; en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 25, pp.101-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de discours du côté de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121-122, pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue politique et opinion publique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le non-dit de la sociologie : du mot à la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogías políticas de los tiempos modernos : el monstruo y el todo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudios políticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.101-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 (N° 1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée : un nouveau chantier pour l'histoire des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information - Association pour le développement de l'histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Année 2006, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien de Jacques Guilhaumou avec Michel Vovelle : un historien hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 40, pp.188-198. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.040.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonde vai a analise de discurso ? Em torno da noçâo de formaçâo discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 16, pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, ville de tradition civique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Donzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 5 (Déc. 2005), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution française à l'horizon du mouvement social : une question de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Visibilité, invisibilité, 23 (129-130), pp.155-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 113 (Sept. 2005), pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo : narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ecos. Linguistica e literaturas (Cavalhada, Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 3, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt anthropologue : l'esprit et le caractère moderne des Français(es) : la langue en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikas / Code - international journal of semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1-2), pp.37- 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas e la Rivoluzione francese : dall'opinione pubblica alla visibilità sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° 2 (Aprile 2005), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va l'analyse de discours : autour de la notion de formation discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités de surveillance et pouvoir révolutionnaire : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives Méditérranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 18, pp.7- 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives nord-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comités de surveillance et pouvoir révolutionnaire, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La historia lingüística de los conceptos : el problema de la intencionalidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique du Père Duchesne : la marche des femmes dans les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'un dictionnaire contextuel des mots de la Révolution Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.119- 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès : l'individu et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tome LII (Fasc. N° 211), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un argument saisi dans le mouvement démocratique : la souveraineté délibérante, à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N° 40-41 (Fév. 2003), pp.329- 347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus en analyse de discours : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 1, pp.21- 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobinisme et marxisme : le libéralisme politique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les libéralismes au regard de l'histoire, 32, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.032.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries carnavalesques en Révolution (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N° 69 (Juillet 2002), pp.117- 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Humboldt en français : le cheminement vers la langue dans le contexte de la culture politique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Editer et lire Humboldt, N° 1, http://htl.linguist.univ-paris-diderot.fr/hel/dossiers/numero1/guilhaumou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des concepts: le contexte historique en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nom propre en politique : Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'histoire des concepts à l'histoire linguistique des usages conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (38), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.038.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Maignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 300 (1), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ahrf.1995.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des ‘Jacobins’ » dans l’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petitier, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la tempête : Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.203-220, 2024, Interférences, 978-2-7535-9584-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04499948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le philosophe et le cerveau : quelques notes de lecture de Sieyès et la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Souchay, Céline; Luciani, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire à l’épreuve de l’interdisciplinarité : sciences humaines et cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2023, Corps &amp; âmes, 979-10-320-0458-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04101807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et l’avènement du porte-parolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayat, Samuel; Kaciaf, Nicolas; Passard, Cédric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porte-parole : fondements et métamorphoses d'un rôle politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-63, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.131326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03668618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pour… ? Innocence et vérité dans les défenses des condamnés en l’an III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa; Frétigné, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mourir en révolutionnaire (xviiie -xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études Robespierristes, pp.57-66, 2021, Etudes Revolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03590738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dit et le discours dans 'Les Mots et les Choses' : l'émergence du fonctionnalisme discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouailles, Bertrand; Petit, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault hérétique, les mots et les choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.47-74, 2019, Trajectoires philosophiques, 9782845168947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une fin des analogies : « gouvernement révolutionnaire » et « état d'exception » dans la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel; Ducange, Jean-Numa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception politique en révolution. Pensées et pratiques (1789-1917)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2019, Changer d'époque, 979-10-240-1297-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lenguaje político y la Revolución francesa : el universo discursivo de las nociones-conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wasserman, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Mundo en Movimento. El concepto de Revolución en Iberoamérica y el Atlantico norte (siglos XVII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miño y Davila Editores, pp.71-102, 2019, Crisis y nacimientos, 978-84-17133-55-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02533153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista - Um trajeto em Análise de Discurso em torno da materialidade discursiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorno, Guilherme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros na Análise de Discurso: efeitos de sentidos entre continentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora da Unicamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-204, 2019, 9788526814820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa dignité&amp;quot; : humiliation et comptabilité de l’existence dans les livres de raison (Provence, XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien; Regina, Christophe; Roger, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Humiliation : droit, récits et représentations (XIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-428, 2019, POLEN - Pouvoirs, lettres, normes, 978-2-406-08601-7. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08603-1.p.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement d’un historien du discours:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presenças de Michel Pêcheux: da Análise do Discurso ao Ensino.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Lucas, pp.71-102, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03770102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une phénoménologie de l’homme européen : Michel Foucault et l’exil intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin; Nouss, Alexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique hors‐sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Kimé, pp.61-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales à coups de marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berjoan, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résister corps et âme : individus et groupes sociaux face aux logiques du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.5-16, 2017, Corps et âmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement d'un historien du discours : un trajet critique autour de Michel Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Do Nascimento, Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso : da teoria ao ensino de Língua Portuguesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA Editores, pp.110-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme institution sociale : pour une grammaire discursive des concepts [Entretien avec Jacques Guilhaumou]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gaboriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Skornicki, Arnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire sociale des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-231, 2017, Espaces politiques, 9782757417980. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">담론 분석은 어디로 가는가 - 담론 형성의 관념을 중심으로 [= Où va l’analyse de discours ? Autour de la notion de formation de discursive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bak, Geun-Gab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어와 소통 - 의미론의 쟁점들 [= Langue et communication : les enjeux sémantiques]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sowha Publishing Co., pp.163-217, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation de l’événement : Michel Foucault et la généalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle; Pietri, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'incorporation des ancêtres : généalogie, construction du présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.263-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’esprit politique : de Condillac au nominalisme politique de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Aliénor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac, philosophe du langage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.157-176, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype du révolutionnaire : introduction à l'étude des Conduites politiques en l'an II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alén Garabato, Carmen ; Djordjevic Léonard, Ksenija ; Gardies, Patricia; Kis-Marck, Alexia; Lochard, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en sciences du langage et de la communication : mélanges offerts à Henri Boyer par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-66, 2016, 978-2-343-09034-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ insulte en révolution : l’affrontement droite-gauche en présence du peuple, le 31 mai 1793 à la Convention Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagorgette, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI ; FMSH-Diffusion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03319519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodoïska, musique lyrique et idées morales en Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.71-82, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire généalogique au cours des Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-462, 2015, Hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Savoir politique par Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krief, Huguette; André, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des femmes des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.1058-1064, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, émergence et invention du concept d’Europe : la généalogie historique au fondement de l’analyse du discours européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auboussier, Julien ; Ramoneda, Toni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe en contre-discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.17-36, 2015, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-533-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer l'identité sociale : histoire et poétique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques; Lambert, Karine; Montenach, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre Révolution Transgression : études offertes à Martine Lapied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.19-33, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falas democráticas e poderes intermediários durante a Revolução Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courtine, Jean-Jacques; Piovezani, Carlos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História da fala pública : uma arqueologia dos poderes do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Vozes, pp.157-184, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté dans la tourmente révolutionnaire : le journal d'une religieuse aixoise (1789-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courouau, François ; Pic, François ; Toreilles, Claire ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amb un fil d'amistat : mélanges offerts à Philippe Gardy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude de la littérature occitane (Toulouse), pp.547-557, 2014, 978-2-9510129-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, philosophie, langage : le problème de l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaimbault, Sylvie ; Fournier, Jean-Marie ; Raby, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques : hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éd., pp.81-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première analyse de discours sur l'Algérie : la thèse de Denise Maldidier (1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brun, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre d'Algérie : les mots pour la dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.241-255, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.317-331, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et justice révolutionnaire dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faggion, Lucien ; Regina, Christophe ; Ribémont, Bernard ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture judiciaire : discours, représentations et usages de la justice du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.75-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Koselleck et le temps historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Régis ; Crivello, Maryline ; Guillon, Jean-Marie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens et l'avenir : comment les hommes du passé imaginaient leur futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.27-36, 2014, Le Temps de l'Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer la &amp;quot;langue nationale&amp;quot;: de la &amp;quot;communication politique&amp;quot; à la &amp;quot;langue commune&amp;quot; (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grinshpun, Yana ; Nyée-Doggen, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la langue française : usages, pratiques, histoire : mélanges en l'honneur de Sonia Branca-Rosoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême, extrêmes : réflexions sur Marx, le côté gauche et les Montagnards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel ; Gainot, Bernard ; Pasteur, Paul ; Serna, Pierre ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Extrême " ? Identités partisanes et stigmatisation des gauches en Europe (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et comités de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pingué, Danièle ; Rothiot, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités de surveillance : d'une création citoyenne à une institution révolutionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.125-131, 2012, Études révolutionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition sociologique à son origine : thèse, antithèse, synthèse, hypothèse : sociologie et philosophie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dufour, Éric ;Fischbach, Franck ;Renault, Emmanuel ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et définitions de la philosophie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre Mendès France, dép. de philosophie (Grenoble), pp.91-106, 2012, Recherches sur la philosophie et le langage, 978-2-7116-8409-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture-femme : souffrance de soi et conscience singulière du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciani, Isabelle ; Piétri, Valérie ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture, récit, trouble(s) de soi : perspectives historiques (France, XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.97-114, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre Panthéon : femmes et héroïsation sous la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bianchi, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros et héroïnes de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.81-95, 2012, CTHS Histoire ; 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution, une occasion manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève ; Guilhaumou, Jacques; Lambert, Karine ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des femmes dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.47-56, 2012, 978-2-85399-843-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Clappier Marie-Thérèse et Thérèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dray-Bensousan, Renée ; Échinard, Hélène; Marand-Fouquet, Catherine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gausen (Marseille), pp.88-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporality of historical forms of individualization in modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Sebastián, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political concepts and time : new approaches to conceptual history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones de la Universidad de Cantabria, pp.345-368, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx, Rousseau et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenti, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.95-111, 2011, Philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une co-construction discursive : Antoine Vidal, porte-parole des ouvriers dans L'Echo de la Fabrique en 1831-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azouzi, Ammar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse du discours : notions et problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sahar [Tunis], pp.145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marx et la langue jacobine : un espace de traduisibilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques ; Schepens, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux philosophiques pour l'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.51-81, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delacroix, Christian;Dosse, François ;Garcia, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographies : concepts et débats. Tome1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.720-724, 2010, Folio Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1789-1830, la nouvelle aristocratie et le peuple : la permanence de la construction de soi par contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frobert, Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo de la fabrique : naissance de la presse ouvrière à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ens éditions ; Institut d'histoire du livre, pp.141-160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action politique des femmes pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle encyclopédie politique et historique des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.208-246, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Introduction] Républicanismes et droit naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belissa, Marc;Bosc, Yannick;Gauthier, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Républicanismes et droit naturel : des humanistes aux révolutions, des droits de l'homme et du citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-12, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler la langue du peuple pendant la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française : une histoire toujours vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.317-331, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Pêcheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stammerjohann, Harro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum : a bio-bibliographical companion to the history of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter (2nd ed., revised and enlarged), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir et traduire la violence verbale du peuple : de l'Ancien régime au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moïse, Claudine;Auger, Nathalie;Fracchiolla, Béatrice;Schultz-Romain, Christina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence verbale. Tome 2, Des perspectives historiques aux expériences éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.55-77, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individuation et la temporalisation du moi au cours des Temps Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crivello, Maryline;Pelen, Jean-Noël;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individu, récit, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.119-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Du mot à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margotti, Marta;Raus, Rachele;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot à l'action : histoire et analyse linguistique de 'La France pays de mission ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.7-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de salut public d'Hébert au club des Jacobins le 21 juillet 1793. Une rhétorique de la minorité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard, Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités politiques en Révolution : 1789-1799</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.43-63, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité historique des formes d'individuation : les figures du moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;Guilhaumou, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.219-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Giovannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et subjectivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideraçoes sobre a análise do discurso : um trajeto crítico em torno de Michel Pêcheux ao final dos anos 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leiser Baronas, Roberto;Komesu, Fabiana;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem a Michel Pêcheux : 25 anos de presença na análise do discurso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mercado de Letras, pp.55-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la figure nominaliste du métaphysicien du « Grand Cahier métaphysique » aux « Vues analytiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quiviger, Pierre-Yves; Denis, Vincent; Salem, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de Sieyès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.241-254, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efeito de sentido e visibilidade social : co-construçao discursiva o espaço de co-produçao no trabalho do pesquisador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indursky, Freda;Leandro Ferreira, Maria Cristina;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do discurso no Brasil: : mapeando conceitos, confrontando limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claraluz, pp.199-206, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets culturels dans la tourmente révolutionnaire en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buti, Gilbert ; Carol, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comportements, croyances et mémoires : Europe méridionale XV-XXe siècle : études offertes à Régis Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.183-190, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de coproduction dans le travail du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacot, Paul;Rémi-Giraud, Sylvianne;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de l'espace et conflictualité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.315-320, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues analytiques (Des forces simples) / Sieyès - [transcription présentation et annotation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des manuscrits de Sieyès 1770-1815. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.577-697, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os historiadores do discurso e a noçao-conceito de formaçao discursivo: narrativa de una transvaliaçao immanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baronas, Roberto Leiser;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise do Discurso : apontamentos para uma história da noção-conceito de formação discursiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro &amp; João Editores, pp.105-119, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès métaphysicien : une philosophie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovannoni, Augustin;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'exil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-192, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Linguistique et histoire ; Skinner ; Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mesure, Sylvie;Savidan, Patrick;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.722-723, 1085-1086, 1225, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri patriotique de Marseille républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 8, Notions pratiques - Patrie, patriotisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.83-134, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution du nom de Langue française, au XVIIe et XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vergès, Pierrette; Ramognino, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français hier et aujourd'hui : politiques de la langue et apprentissages scolaires [études offertes à Viviane Isambert-Jamati]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.109-127, 2005, Langues et écritures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monstres dans l'ordre social : généalogies du 'monstre en politique', de Machiavel à Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol, Anne; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 'monstre' humain : imaginaire et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.179-190, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique : des notions-concepts en usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Jean-Clément;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution à l'oeuvre : perspectives actuelles dans l'histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-138, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Cambridge (Ecole de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.130-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration philosophique de la mort pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelen, Jean-Noël; Carol, Ann ; Bertrand, Régis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les narrations de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-en-Provence, pp.51-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.107-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir en Révolution : Action ; Emeute, Révolte ; Révolution, Mouvement ; Insurrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révoltes et révolutions en Europe (Russie comprise) et aux Amériques de 1773 à 1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.173-203, 2004, CAPES / Agrégation, 9782729821494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard transversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernos, Marcel;Bitton, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes familles filiations : société et histoire [en hommage à Yvonne Knibiehler]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.13- 20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point fixe de l'opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandez Sebastian, Javier;Chassin, Joëlle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avènement de l'opinion publique : Europe et Amérique, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.109- 122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime ‘héroïque&amp;quot; de Charlotte Corday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guilhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Panthéon des femmes : figures et représentations des héroïnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.149-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un récit construit ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Mésini, Jean-Noël Pelen, Jacques Guilhaumou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances à l'exclusion : récits de soi et du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.269- 302, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou L'avènement de la métaphysique politique : Sieyès et le nominalisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Kaufmann, Laurence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la société : nominalisme politique et sciences sociales au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'Ecole des hautes études en sciences sociales, pp.201- 226, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's political action during the French Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauré, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and historical encyclopedia of women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71- 88, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De société à socialisme : l'invention néologique et son contexte discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Branca-Rosoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.143- 180, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte und Sprachwissenschaft : Wege und Stationen in der analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller, Reiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbuch sozialwissenschaftliche Diskursanalyse. Band 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.19-65, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et la langue de l'économie politique : un manuscrit inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piguet, Marie-France;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des usages socio-politiques (1770-1815). Fasc. 7, Notions théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.83- 116, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et l'intelligence politique des français : autour de Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhaumou, Jacques;Monnier, Raymonde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des notions-concepts en révolution autour de la liberté politique à la fin du 18e siècle : journée d'études du 23 novembre 2002 à la Sorbonne [organisée par la Société des études robespierristes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, pp.169- 184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le point du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrousses, Hélène; Peloille, Bernard; Raulet, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, pp.49- 56, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Sieyès : l'intelligence politique de la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindorfer, Bettina; Naguschewski, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel : zur Sprache : Beiträge zur Geschichte des europäischen Sprachdenkens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.263- 272, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordre divin à l'ordre social : aux origines du concept de cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donzel, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cohésion sociale et territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, pp.5- 18, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire linguistique des usages conceptuels à l'épreuve des événements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bödeker, Hans Erich;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begriffsgeschichte, Diskursgeschichte, Metapherngeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein-Verl., pp.123- 158, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Histoire/discours ; Archive/configuration ; Trajet thématique ; Evénement discursif/linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charaudeau, Patrick; Maingueneau, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des mots : on dit, nouvelles et dialogues dans la presse révolutionnaire (1791-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biard, Michel;Crépin, Annie;Gainot, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le sabre : volume d'hommages offerts à Jean-Paul Bertaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.101- 110, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique des porte-parole (1789-1792) : le cas Sieyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrel, Eric;Sermain, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une expérience rhétorique : l'éloquence de la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.221- 229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès et le moi. De la dignité sociale à la duperie mondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Giovannoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de la duperie de soi, A.Giovannoni éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.43-62., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. Autour de Renée Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’institution des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les archives des comités de surveillance des Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermenjian, Geneviève; Guillhaumou, Jacques; Lapied, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes entre ombre et lumière : recherches sur la visibilité sociale, XVIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp.247-259, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices ou victimes de la Terreur ? Surveillance et répression dans le Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de la Terreur, 1793-1794</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Rouen, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Sieyès, les idéologues et la 'Grammaire générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologie – Grammaire générale – Écoles centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Tübingen, Allemagne. pp.278-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Révolution : un mode de subversion du récit historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des femmes et du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations : masculin et féminin, du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265- 275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exclusion des femmes du savoir politique pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre face aux mutations. Masculin et féminin, du Moyen-Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rennes, France. pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l’organisation ‘autonome‘ des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face au(x) pouvoir(s),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives départementales des Bouches-du-Rhône, Feb 2000, Marseille, France. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02637935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et l'organisation 'autonome' des pouvoirs pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, face au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marseille, France. pp.82- 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A extensão da lógica da análise do discurso brasileira na tradução da análise do discurso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vozes e heranças da análise do discurso no/do Brasil entre teorias e territórios,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05241585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault, lecteur de la philosophie analytique : approche bibliographique [Exposition virtuelle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’Europe au prisme de la généalogie de la langue. Autour de Michel Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://mshs.unice.fr/?p=3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra linguistica e storia: incroci metodologici e percorsi di ricerca [Interventi di Jean-Philippe Genet, Michele A. Cortelazzo, Jacques Guilhaumou, Pietro Trifone, Marta Margotti, Rachele Raus, Francesca Socrate]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cortelazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.285-334. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1409/73533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le discours et l'histoire chez Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wellisson Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.671‑693. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1981-57942013000200014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la nouvelle édition de Marxisme et philosophe du langage par Patrick Sériot [Note de lecture critique : Volisinov-Bakhtine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition/transitions : du politique au littéraire (XVIème siècle - XIXème siècle) [article n°3 de : Transition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la duperie de soi : de Rousseau à Sieyès [Revue critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie allemande et Révolution Française, un espace de traductibilité politique [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terreur [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marat [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, Pagination non précisée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue politique et la Révolution française. L’univers discursif des notions-concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique en usages (XIVe-XIXe siècles) [N° 113 de : Langage & Société ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, pp.168, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions [N°69 de : Mots, les langages du politique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.169, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Laissez-moi donc vous exposer brièvement les mémoires de la philosophie allemande de notre époque ». À propos de Arnold Ruge, Sur la philosophie allemande la plus récente. Nos dix dernières années. À un Français, traduit de l’allemand, présenté et annoté par Lucien Calvié, Éditions du Cygne, 2025, 155 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1638l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05595988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Engel, Die Schweizerische Amazone (1821, 1825, 1828) : artifices mémoriels et écriture du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05438711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur de Strawson : l’énonciation à l’horizon de l’acte de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13qvy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05033398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieyès, lecteur de Condillac et critique de ‘l’école de Condillac’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-04220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault lecteur d’Austin (Tunis, 1967) : thématiser le matériau analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-03830612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du métalangage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dominique Isoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Marseillais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="414C8962"/>
+    <w:nsid w:val="7A8AC245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-guilhaumou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026908204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dermenjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Giovannoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.11079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.guilh.2002.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05585931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.024.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04718612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.2.105418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04713079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.417.0243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04465379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04223648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3616" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04515755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.022.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03255644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03666848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03983669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K59NZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K8QKHF21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02401920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1866" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.064.0208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ramoneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.033.0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.233.0165" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19875" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott Christofferson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.18903" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187465608X363445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.040.0188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.032.0109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.038.0105" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1995.1789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04499948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04101807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03668618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03590738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02402177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02275569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?p=14917" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraunicamp.com.br/produto_detalhe.asp?id=1199" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02533153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03770102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berjoan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18713" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03319519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753462v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544308v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dom&#232;nech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357869v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357868v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277467v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195776v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195775v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138357v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572901v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420285v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420279v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02637935v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05241585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Socrate" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cortelazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/73533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellisson Marques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-57942013000200014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207981v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02525667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05033398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qvy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04220526v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03830612v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823487v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-guilhaumou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026908204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dermenjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schepens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Giovannoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.11079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.guilh.2002.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05585931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.024.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04718612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.2.105418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04465379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04713079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.417.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04223648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3616" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04515755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ora.022.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03255644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03666848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03983669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0K59NZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K8QKHF21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02401920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1866" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.064.0208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.058.0076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ramoneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.033.0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.233.0165" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19875" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott Christofferson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.18903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187465608X363445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2262" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.040.0188" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.032.0109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.038.0105" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahrf.1995.1789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04499948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04101807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03668618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03590738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02402177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02275569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?p=14917" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02533153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraunicamp.com.br/produto_detalhe.asp?id=1199" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03770102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berjoan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18713" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03319519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753462v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544308v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belissa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Dom&#232;nech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gauthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Maldidier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357869v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277470v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195776v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195775v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138357v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420285v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420277v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420279v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02637935v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05241585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Socrate" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cortelazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/73533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellisson Marques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-57942013000200014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207981v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02525667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05595988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1638l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05033398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13qvy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04220526v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03830612v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880313v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>